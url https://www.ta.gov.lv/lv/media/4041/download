--- v0 (2025-10-09)
+++ v1 (2026-06-28)
@@ -1,11682 +1,22133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4942A78A" w14:textId="2C3A824A" w:rsidR="0092648E" w:rsidRPr="002F5ABE" w:rsidRDefault="000E46CE" w:rsidP="00331F44">
+    <w:p w14:paraId="43727A3F" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
-        <w:jc w:val="right"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:bCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AA67BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:eastAsia="lv-LV"/>
-[...1 lines deleted...]
-        <w:t>Tiesu</w:t>
+          <w:bCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Iesniegums</w:t>
       </w:r>
-      <w:r w:rsidR="0092648E" w:rsidRPr="002F5ABE">
+      <w:r w:rsidRPr="00AA67BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:eastAsia="lv-LV"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> administrācijai</w:t>
+          <w:bCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>par valsts nodrošinātās juridiskās palīdzības pieprasījumu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D22317A" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="0092648E" w:rsidRDefault="0092648E" w:rsidP="007F3AAB">
+    <w:p w14:paraId="19C898C2" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...20 lines deleted...]
-        <w:t>Iesniegums</w:t>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(Iesniegumu aizpildīt elektroniski vai drukātiem burtiem)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D0CEB7" w14:textId="50AC9106" w:rsidR="0092648E" w:rsidRPr="0092648E" w:rsidRDefault="00A82038" w:rsidP="007F3AAB">
+    <w:p w14:paraId="3F990419" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="19"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00331F44">
+      <w:r w:rsidRPr="00AA67BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="26"/>
-[...135 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:bCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1. Personas dati</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1DEFC6" w14:textId="77777777" w:rsidR="007F3AAB" w:rsidRPr="00331F44" w:rsidRDefault="007F3AAB" w:rsidP="007F3AAB">
+    <w:p w14:paraId="6C3F00B5" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...447 lines deleted...]
-        <w:t>dd. mm. gggg.</w:t>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1.1. Persona, kas vēlas saņemt valsts nodrošināto juridisko palīdzību</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
         </w:tblBorders>
         <w:tblCellMar>
-          <w:top w:w="28" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="28" w:type="dxa"/>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2552"/>
-        <w:gridCol w:w="6519"/>
+        <w:gridCol w:w="1329"/>
+        <w:gridCol w:w="6977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0092648E" w:rsidRPr="0092648E" w14:paraId="491124C6" w14:textId="77777777" w:rsidTr="007F3AAB">
-[...2 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="5270AB07" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...31 lines deleted...]
-            <w:tcW w:w="6519" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="480B007C" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Vārds, uzvārds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="691E8211" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092648E" w:rsidRPr="0092648E" w14:paraId="026916AD" w14:textId="77777777" w:rsidTr="007F3AAB">
-[...5 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+    </w:tbl>
+    <w:p w14:paraId="475E181D" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Personas kods </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12E2F739" wp14:editId="2833022D">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="361" name="Attēls 240"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 361"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47E7423A" wp14:editId="0DE488A9">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="362" name="Attēls 239"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 362"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="135B69DA" wp14:editId="34F89B59">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="363" name="Attēls 238"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 363"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="406C864A" wp14:editId="1E68A05F">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="364" name="Attēls 237"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 364"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EDD2E09" wp14:editId="763BDAB8">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="365" name="Attēls 236"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 365"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7142C1AC" wp14:editId="290CD501">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="366" name="Attēls 235"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 366"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C544208" wp14:editId="77760F5C">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="367" name="Attēls 234"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 367"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07383057" wp14:editId="11A32D16">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="368" name="Attēls 233"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 368"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C05504D" wp14:editId="32E6735D">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="369" name="Attēls 232"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 369"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DE48503" wp14:editId="52CF8FD7">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="370" name="Attēls 231"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 370"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FCE1D71" wp14:editId="214C7F4C">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="371" name="Attēls 230"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 371"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4177"/>
+        <w:gridCol w:w="2360"/>
+        <w:gridCol w:w="1769"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="3E9653D3" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...8 lines deleted...]
-          <w:p w14:paraId="31BC90C7" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="007F3AAB" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FCFF1F0" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-105"/>
-[...44 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ja personai nav personas koda, norāda dzimšanas datus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w14:paraId="14978C1E" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="0092648E" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6781897C" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...12 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0EBC5B35" wp14:editId="6B03B680">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="372" name="Attēls 229"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 372"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="087D39D3" wp14:editId="472007BA">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="373" name="Attēls 228"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 373"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> . </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32D54DA0" wp14:editId="3C0FD1E9">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="374" name="Attēls 227"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 374"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45F4A8DE" wp14:editId="55FF2297">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="375" name="Attēls 226"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 375"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> . </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37DEE1CF" wp14:editId="7C898BB3">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="376" name="Attēls 225"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 376"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43C1597F" wp14:editId="6B93468F">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="377" name="Attēls 224"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 377"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C06CB99" wp14:editId="7BBD5291">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="378" name="Attēls 223"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 378"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29158867" wp14:editId="3A1E977B">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="379" name="Attēls 222"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 379"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> .</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14E72741" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="0092648E" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+          <w:p w14:paraId="6F843947" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="7B8023D3" w14:textId="77777777" w:rsidTr="00AA67BB">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="281AA962" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21E0E560" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="17"/>
-[...11 lines deleted...]
-              <w:t>(tālrunis, e-pasts, fakss)</w:t>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>dd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. mm. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>gggg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCC665F" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="753F823E" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="007F3AAB" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+    <w:p w14:paraId="7DEB4345" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
       <w:pPr>
-        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F3AAB">
-[...7 lines deleted...]
-        <w:t>Atzīmējiet, vai esat:</w:t>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
-    </w:p>
-[...944 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
         <w:tblCellMar>
-          <w:top w:w="28" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="28" w:type="dxa"/>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2268"/>
-        <w:gridCol w:w="6803"/>
+        <w:gridCol w:w="2326"/>
+        <w:gridCol w:w="5980"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0092648E" w:rsidRPr="008B7BDC" w14:paraId="2CE8F7CC" w14:textId="77777777" w:rsidTr="008B7BDC">
-[...35 lines deleted...]
-            <w:tcW w:w="6803" w:type="dxa"/>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="6AB5985A" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...7 lines deleted...]
-          <w:p w14:paraId="63A786BD" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="008B7BDC" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4580A461" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dzīvesvietas adrese</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="732EEFE2" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="3BD12262" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53A29A39" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Kontaktinformācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20035B45" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="73F54B3D" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6120EBE8" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4707091C" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(tālrunis, e-pasts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00771F9C" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="008B7BDC" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+    <w:p w14:paraId="24545BB9" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
       <w:pPr>
-        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7BDC">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Norādiet, vai esat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534F85B9" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42A62F23" wp14:editId="7C6B294D">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="380" name="Attēls 221"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 380"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Latvijas pilsonis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC9E8EB" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="361C7C23" wp14:editId="7DD32CA5">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="381" name="Attēls 220"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 381"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Latvijas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nepilsonis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="58F949A0" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29649F4B" wp14:editId="143FC2B6">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="382" name="Attēls 219"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 382"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> bezvalstnieks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8A5930" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D1D7803" wp14:editId="1E91F843">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="383" name="Attēls 218"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 383"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> citas Eiropas Savienības dalībvalsts pilsonis un tiesiski uzturaties Latvijas Republikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8C6D04" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60EDEED7" wp14:editId="22F09968">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="384" name="Attēls 217"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 384"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> ārzemnieks (tai skaitā bēglis vai persona, kurai ir piešķirts alternatīvais statuss Latvijas Republikā), tiesiski uzturaties Latvijas Republikā un esat saņēmis pastāvīgās uzturēšanās atļauju, bet neesat Eiropas Savienības dalībvalsts pilsonis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423EFF8E" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0339E275" wp14:editId="5EB15468">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="385" name="Attēls 216"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 385"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> persona, kurai atbilstoši Latvijas Republikas noslēgtajām starptautiskajām saistībām ir tiesības uz Latvijas Republikas nodrošināto juridisko palīdzību</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05DEC0E8" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53FFF293" wp14:editId="1D09C540">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="386" name="Attēls 215"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 386"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> persona, kuras pastāvīgā dzīvesvieta vai domicils ir kāda no Eiropas Savienības dalībvalstīm un kurai ir nepieciešama Latvijas Republikas nodrošinātā juridiskā palīdzība pārrobežu strīdos (turpmāk – pārrobežu strīds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D9B4159" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AE0E58B" wp14:editId="40D2CF4D">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="387" name="Attēls 214"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 387"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> ārzemnieks, kurš uzturas Latvijas Republikā un par kuru ir pieņemts lēmums par apstrīdēto izbraukšanas rīkojumu vai lēmums par apstrīdēto lēmumu par piespiedu izraidīšanu (turpmāk – izraidāmais ārzemnieks)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2492"/>
+        <w:gridCol w:w="5814"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="50D2FC58" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5826CE98" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Personu apliecinošs dokuments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63D08032" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="77732DF5" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49279150" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>sērija, numurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DFE7FA2" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="12BFFB42" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18B7147B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>izdošanas datums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42996B8E" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="4687C7BD" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A16D031" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>izdevējiestāde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="083DD101" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="62067639" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Informācija par ienākumiem un īpašuma stāvokli (atzīmējiet vienu atbilstošo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF25D5F" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72679396" wp14:editId="0A95E0CD">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="388" name="Attēls 213"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 388"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> ir piešķirts maznodrošinātas vai trūcīgas mājsaimniecības statuss</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F4D83B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32DDBCF7" wp14:editId="7FA714D0">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="389" name="Attēls 212"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 389"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> atrodos pilnā valsts vai pašvaldības apgādībā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14183DA8" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47D65B89" wp14:editId="058266DF">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="390" name="Attēls 211"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 390"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stihisku </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nelaimju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, nepārvaramas varas vai citu no manis neatkarīgu apstākļu dēļ pēkšņi esmu nonācis tādā situācijā un materiālajā stāvoklī, kas liedz nodrošināt savu tiesību aizsardzību (detalizēti apraksta radušos apstākļus un situāciju)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8306"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="47502518" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="010210EE" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="274E0AAE" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68ABF11E" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="2B37635E" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77FC7592" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="204069A8" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06EBD469" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="62221DA2" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76B13327" wp14:editId="07045D93">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="391" name="Attēls 210"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 391"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> pārrobežu strīdos atbilstoši starptautiskajām saistībām, izraidīšanas procesā un advokātu civilprocesa lietās personas ienākumu līmenis un mantiskais stāvoklis atbilst juridiskās palīdzības saņemšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D7B441" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(Šajā gadījumā nepieciešams aizpildīt iesnieguma </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:anchor="piel0" w:history="1">
+        <w:r w:rsidRPr="00AA67BB">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="16497B"/>
+            <w:kern w:val="0"/>
+            <w:lang w:eastAsia="lv-LV"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>pielikumu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> "Informācija par ienākumiem un īpašuma stāvokli", jo saskaņā ar normatīvajiem aktiem ir nepieciešams vērtēt personas ienākumu līmeni un īpašumu stāvokli, lai saņemtu juridisko palīdzību)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2B0ABD" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D86945D" wp14:editId="3EF683F5">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="392" name="Attēls 209"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 392"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> saskaņā ar normatīvajiem aktiem atbrīvots no ienākumu izvērtēšanas, jo</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8306"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="65E100A5" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D47C86F" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="2A42E3AD" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03E2AE3C" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="2720F616" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6761048A" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(norādiet pamatojumu, piemēram, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00AA67BB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="16497B"/>
+                  <w:kern w:val="0"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>Trauksmes celšanas likums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6325404F" w14:textId="77777777" w:rsidR="00A82813" w:rsidRPr="00AA67BB" w:rsidRDefault="00A82813" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="368D663C" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1.2. Personas pārstāvis (ja persona, kas vēlas saņemt valsts nodrošināto juridisko palīdzību, savas tiesības īsteno ar pārstāvja starpniecību)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1329"/>
+        <w:gridCol w:w="6977"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="03BE76AC" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6997E722" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Vārds, uzvārds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="038AED4E" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3CDB53D7" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Personas kods </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1231357C" wp14:editId="04DD839B">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="393" name="Attēls 208"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 393"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="410E9592" wp14:editId="678CC7B8">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="394" name="Attēls 207"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 394"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1ED6DB33" wp14:editId="33A408F2">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="395" name="Attēls 206"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 395"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36F80874" wp14:editId="64690A21">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="396" name="Attēls 205"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 396"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CB67279" wp14:editId="6E5267AB">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="397" name="Attēls 204"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 397"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A5FF18C" wp14:editId="7DC26D62">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="398" name="Attēls 203"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 398"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26EB4D87" wp14:editId="2C09F083">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="399" name="Attēls 202"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 399"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="145C9B79" wp14:editId="3FC5282E">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="400" name="Attēls 201"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 400"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09A34189" wp14:editId="5715C98F">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="401" name="Attēls 200"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 401"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79E253E7" wp14:editId="7AB9C6C4">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="402" name="Attēls 199"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 402"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="440B452A" wp14:editId="7F692EC0">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="403" name="Attēls 198"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 403"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4177"/>
+        <w:gridCol w:w="2360"/>
+        <w:gridCol w:w="1769"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="2CFCD33E" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="452C3127" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ja personai nav personas koda, norāda dzimšanas datus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B667B09" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01337B6F" wp14:editId="2F12F238">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="404" name="Attēls 197"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 404"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04E31E39" wp14:editId="180B2173">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="405" name="Attēls 196"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 405"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> . </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E0F0577" wp14:editId="21518FC5">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="406" name="Attēls 195"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 406"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5105393B" wp14:editId="50715CE8">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="407" name="Attēls 194"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 407"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> . </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28060D45" wp14:editId="0B37D381">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="408" name="Attēls 193"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 408"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77B9C19E" wp14:editId="2C45CEB9">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="409" name="Attēls 192"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 409"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D1860A8" wp14:editId="7B40D183">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="410" name="Attēls 191"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 410"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00B28F8C" wp14:editId="5D399233">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="411" name="Attēls 190"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 411"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> .</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="358AE841" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="68CB06FE" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A40ABE4" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0F36C7" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>dd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. mm. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>gggg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48B527F7" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4FD83D6D" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7504569F" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="0092648E" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2326"/>
+        <w:gridCol w:w="5980"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="5E976125" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35B961CE" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dzīvesvietas adrese</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23E9E232" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="1CF3C000" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70769F21" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Kontaktinformācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11C3BB43" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="4E861797" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E197E7D" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43166DFB" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(tālrunis, e-pasts)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0943DACB" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
       <w:pPr>
-        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="atLeast"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7BDC">
-[...123 lines deleted...]
-        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Norādiet, vai esat:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427BFF62" w14:textId="3241F347" w:rsidR="0092648E" w:rsidRPr="0092648E" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+    <w:p w14:paraId="0B2D568C" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7BDC">
-[...6 lines deleted...]
-        <w:t>Ja personai nav personas koda, norāda dzimšanas datus</w:t>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04AA8C0B" wp14:editId="1DCB34F3">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="412" name="Attēls 189"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 412"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="0092648E">
-[...142 lines deleted...]
-        <w:t>dd. mm. gggg.</w:t>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> likumiskais pārstāvis (aizbildnis, aizgādnis)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A012E17" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="0092648E" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+    <w:p w14:paraId="655DE032" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
       <w:pPr>
-        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17BB1589" wp14:editId="7F35F8A4">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="413" name="Attēls 188"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 413"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> pilnvarotā persona</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6EC5DD" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54909D8B" wp14:editId="4AF8C1F9">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="414" name="Attēls 187"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 414"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> cits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA9981B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pārstāvības pamatojums</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8306"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="40109148" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3D486E" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3CC2F4FE" w14:textId="77777777" w:rsidR="00A82813" w:rsidRDefault="00A82813" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56A25198" w14:textId="0FF81ED1" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2. Informācija par jautājumu, kurā nepieciešama valsts nodrošinātā juridiskā palīdzība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C211747" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lūdzam ievērot, ka valsts nodrošināto juridisko palīdzību piešķir konkrētā strīda risināšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> (atzīmējiet vienu atbilstošo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C86B738" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.1. Civiltiesiska rakstura strīdā:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272F8A34" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44365D8D" wp14:editId="74AFB9DE">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="415" name="Attēls 186"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 415"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> ģimenes tiesībās (piemēram, laulības šķiršana, uzturlīdzekļu piedziņa, paternitātes noteikšana, paternitātes pieņēmuma apstrīdēšana, rīcībspējas, saskarsmes tiesību, aizgādnības, aizbildniecības noteikšana)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D5C2D5" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="147A7D13" wp14:editId="3A1D0C75">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="416" name="Attēls 185"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 416"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> darba tiesībās (piemēram, darba devēja uzteikuma atzīšana par spēkā neesošu, darba algas piedziņa)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A04C54" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0773B415" wp14:editId="7CD0395B">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="417" name="Attēls 184"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 417"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> mantojuma tiesībās (piemēram, mantojuma dalīšana, testamenta apstrīdēšana)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="249D2263" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B354CF2" wp14:editId="26D5C78B">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="418" name="Attēls 183"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 418"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> saistību tiesībās (piemēram, zaudējumu piedziņa, parāda piedziņa, līguma, vienošanās atcelšana)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3CEAB6" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7254DAFD" wp14:editId="3C61FE4B">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="419" name="Attēls 182"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 419"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> lietu tiesībās (piemēram, servitūta noteikšana)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B050B2E" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="166549C2" wp14:editId="46CB4808">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="420" name="Attēls 181"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 420"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> lietu kategorijās atbilstoši </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00AA67BB">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="16497B"/>
+            <w:kern w:val="0"/>
+            <w:lang w:eastAsia="lv-LV"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Civilprocesa likuma</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:anchor="p82_1" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00AA67BB">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="16497B"/>
+            <w:kern w:val="0"/>
+            <w:lang w:eastAsia="lv-LV"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>82.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AA67BB">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="16497B"/>
+            <w:kern w:val="0"/>
+            <w:vertAlign w:val="superscript"/>
+            <w:lang w:eastAsia="lv-LV"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AA67BB">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="16497B"/>
+            <w:kern w:val="0"/>
+            <w:lang w:eastAsia="lv-LV"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t> pantā</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> paredzētajiem tiesību uz pārstāvību izņēmumiem, t. i., advokātu civilprocesa lietās:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8AACFD" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F97295A" wp14:editId="651A68B7">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="421" name="Attēls 180"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 421"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> lietās par kapitālsabiedrību dalībnieku vai akcionāru sapulces lēmumu atzīšanu par spēkā neesošiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121B587B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41301A9C" wp14:editId="6D799C40">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="422" name="Attēls 179"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 422"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> lietās, kas izriet no saistību tiesībām, ja prasības summa pārsniedz 150 000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="748"/>
+        <w:gridCol w:w="7558"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="34694728" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1E0FD2" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D6C2B53" wp14:editId="69C6F487">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="423" name="Attēls 178"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 423"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> cits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2251BA6A" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="45DB8A6B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.1.1. Lietas būtības īss apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8306"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="242E37E0" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="125A1041" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="6B87C261" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2250F0" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="6D603929" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5238F01C" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="397B2A63" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7DD5AE" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4515D7F4" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.1.2. Pretējās puses dati (fiziskai personai – vārds, uzvārds; juridiskai personai – nosaukums un adrese)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8306"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="1961C957" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="720A8A1F" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="5D865B93" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5775CEAB" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="287E1014" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0673EDFF" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="073B8AD6" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.2. Administratīvajā lietā:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDD1DDE" w14:textId="77777777" w:rsidR="00E81981" w:rsidRPr="00AA67BB" w:rsidRDefault="00E81981" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1249F6BB" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="109FD61B" wp14:editId="5EE59556">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="424" name="Attēls 177"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 424"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> bāriņtiesas lēmuma par bērna tiesību un tiesisko interešu aizsardzību pārsūdzēšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8B263F" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="289EE1AE" wp14:editId="72449717">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="425" name="Attēls 176"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 425"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> apstrīdētā izbraukšanas rīkojuma pārsūdzēšanai vai piespiedu izraidīšanas pārsūdzēšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="833"/>
+        <w:gridCol w:w="2220"/>
+        <w:gridCol w:w="5253"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="7C543D7A" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07470F37" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Iestādes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1F59AB" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>____.____._________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3650" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69BFC0CC" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>pieņemtais lēmums Nr.____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="4D9FD194" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46C77CB0" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E074014" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>dd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. mm. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>gggg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3650" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27323ECC" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="59A67D92" w14:textId="77777777" w:rsidR="00E81981" w:rsidRDefault="00E81981" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="073800D2" w14:textId="36CFB6D9" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> 2.2.1. Lietas būtības īss apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8306"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="0DD475C1" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A843AE7" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="29B67F64" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB62BAE" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="4DC5348F" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5941D640" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="00A7B2F4" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="217E2D97" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3C88FDDA" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.2.2 Pretējās puses dati (; juridiskai personai – nosaukums un adrese)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8306"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="294890EF" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7F6B69" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="1EB2BBF4" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FECE8FB" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="61670111" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49E14027" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="47A0CE67" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
         </w:tblBorders>
         <w:tblCellMar>
-          <w:top w:w="28" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="28" w:type="dxa"/>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2485"/>
-        <w:gridCol w:w="6586"/>
+        <w:gridCol w:w="2492"/>
+        <w:gridCol w:w="5814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0092648E" w:rsidRPr="0092648E" w14:paraId="489D4645" w14:textId="77777777" w:rsidTr="00111F5E">
-[...2 lines deleted...]
-            <w:tcW w:w="2508" w:type="dxa"/>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="3647C993" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...7 lines deleted...]
-          <w:p w14:paraId="0A51F9E2" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="008B7BDC" w:rsidRDefault="0092648E" w:rsidP="00F70FD7">
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1B2E77" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-105"/>
-[...20 lines deleted...]
-            <w:tcW w:w="6720" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Valoda, kuru persona pārvalda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="05EBF832" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="0092648E" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50D27E65" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="17"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="549D9012" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="0092648E" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+    <w:p w14:paraId="295F260E" w14:textId="77777777" w:rsidR="00FE07DD" w:rsidRDefault="00FE07DD" w:rsidP="00FE07DD">
       <w:pPr>
-        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0CE0EB" w14:textId="405C20B2" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.3. Satversmes tiesas procesā:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381D9361" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C65471D" wp14:editId="646603D1">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="426" name="Attēls 175"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 426"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> strīds par tiesību normu atbilstību augstāka juridiskā spēka tiesību normām</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1312"/>
+        <w:gridCol w:w="1861"/>
+        <w:gridCol w:w="5133"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="6C76663F" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61ABBB64" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1440CC4A" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3091" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E9E803" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="14A9F229" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="153D70B5" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71197FEE" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3091" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4DC5CB" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="56BBDAA5" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.3.1. Apstrīdētais normatīvais akts vai tā daļa un institūcija, kas to izdevusi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBFDE47" w14:textId="388E2273" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBF5109" w14:textId="344F87EF" w:rsidR="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D941F62" w14:textId="77777777" w:rsidR="00FE07DD" w:rsidRPr="00AA67BB" w:rsidRDefault="00FE07DD" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1264CEBF" w14:textId="77777777" w:rsidR="00FE07DD" w:rsidRDefault="00FE07DD" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C94C13B" w14:textId="1E53DD7D" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3.2. Satversmē noteiktās </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pamattiesības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, kuras aizskar apstrīdētais normatīvais akts vai tā daļa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C5AAC2" w14:textId="4F202BFA" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5734A267" w14:textId="1E4E5D2E" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19471FAA" w14:textId="69F7906F" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6011">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589672DB" w14:textId="596CE51D" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00CF6011">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6011">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E99970" w14:textId="77777777" w:rsidR="00CF6011" w:rsidRDefault="00CF6011" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC11AF2" w14:textId="419E6DDD" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3.3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pamattiesību</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aizskāruma apstākļu izklāsts:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71337227" w14:textId="5C205A00" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAF43DE" w14:textId="67D95516" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CB85AC" w14:textId="3754AB23" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D3F226" w14:textId="339D33A9" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EFD6D66" w14:textId="6A0FED36" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.3.4. Informācija par to, ka ir izmantoti visi vispārējie tiesību aizsardzības līdzekļi gadījumos, ja tādi pastāv (piemēram, sūdzība augstākai institūcijai vai amatpersonai, sūdzība vai prasības pieteikums tiesai):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81981">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5ADAD8" w14:textId="1919F20B" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378A3C74" w14:textId="28C59E0D" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3DF985" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7AF8AA" w14:textId="4D3ABD39" w:rsidR="00FB422F" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FB422F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3.5. Datums, kad radies Latvijas Republikas Satversmē noteikto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pamattiesību</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aizskārums</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB422F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB422F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(piemēram, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB422F" w:rsidRPr="003F15DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pēdējās institūcijas nolēmuma spēkā stāšanās</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB422F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> datums vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB422F" w:rsidRPr="003904D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FB422F" w:rsidRPr="003904D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pamattiesību</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FB422F" w:rsidRPr="003904D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aizskāruma brī</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB422F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dis, ja nav paredzēti </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB422F" w:rsidRPr="00774942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vispārēji</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB422F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB422F" w:rsidRPr="00774942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiesību aizsardzības līdzekļi</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB422F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9A32D0" w14:textId="3AA26D19" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="301"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F9C4B0C" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
         </w:tblBorders>
         <w:tblCellMar>
-          <w:top w:w="28" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="28" w:type="dxa"/>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2496"/>
-        <w:gridCol w:w="6575"/>
+        <w:gridCol w:w="8306"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0092648E" w:rsidRPr="0092648E" w14:paraId="6D988DFB" w14:textId="77777777" w:rsidTr="00111F5E">
-[...2 lines deleted...]
-            <w:tcW w:w="2508" w:type="dxa"/>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="2ACC717A" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...7 lines deleted...]
-          <w:p w14:paraId="3BACD58F" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="008B7BDC" w:rsidRDefault="0092648E" w:rsidP="00F70FD7">
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29F8045F" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-105"/>
-[...37 lines deleted...]
-            </w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>____.____._________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092648E" w:rsidRPr="0092648E" w14:paraId="195F21F9" w14:textId="77777777" w:rsidTr="00111F5E">
-[...2 lines deleted...]
-            <w:tcW w:w="2508" w:type="dxa"/>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="6A664BD6" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...6 lines deleted...]
-          <w:p w14:paraId="108BCF32" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="0092648E" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="002A1B4F" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...12 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>dd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. mm. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>gggg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="71783C0A" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A80EA96" w14:textId="77777777" w:rsidR="00E81981" w:rsidRDefault="00E81981" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198E811A" w14:textId="77777777" w:rsidR="00E81981" w:rsidRDefault="00E81981" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D1E2270" w14:textId="77777777" w:rsidR="00E81981" w:rsidRPr="00AA67BB" w:rsidRDefault="00E81981" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CA4380E" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3. Informācija par vēlamo valsts nodrošināto juridisko palīdzību</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330744A2" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3.1. Norādiet valsts nodrošinātās juridiskās palīdzības veidu, kādu vēlaties saņemt:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="166"/>
+        <w:gridCol w:w="831"/>
+        <w:gridCol w:w="581"/>
+        <w:gridCol w:w="748"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="5316"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="50278932" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5E987220" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="0092648E" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38E0C2A2" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38AD526D" wp14:editId="6C3FEFD8">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="427" name="Attēls 174"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 427"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4800" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21979B24" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>juridiskā konsultācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="1403B84F" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17C72A31" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6BE11FE9" wp14:editId="369223F5">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="428" name="Attēls 173"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 428"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAA6A46" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>procesuālā dokumenta sastādīšana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABBDC6A" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="419EC8AE" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC27474" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F7A40A7" wp14:editId="300F078F">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="429" name="Attēls 172"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 429"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4800" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57FA8A76" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>juridiskās palīdzības sniegšana tiesas sēdē – pārstāvība tiesā:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="3E6B7526" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03857FB3" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3380AA41" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A104A3D" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>tiesas nosaukums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3850" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DFD0312" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="61743088" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7A01B4" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52A03A7E" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67F0E763" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>tiesas sēdes datums un laiks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE9A539" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="00B4E74D" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4176AD6B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00E7BDD0" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5569832B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>lietas Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD9E1B6" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="371A22D4" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3.2. Īpaši apstākļi, kas jāņem vērā:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1412"/>
+        <w:gridCol w:w="1661"/>
+        <w:gridCol w:w="1661"/>
+        <w:gridCol w:w="3572"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="07673BD6" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00B6FF27" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BA1B7F7" wp14:editId="161B4F5B">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="430" name="Attēls 171"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 430"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> lieta skar bērnu tiesības</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="0BD16CA9" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6F2ADB" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30C01A9F" wp14:editId="54CA00F4">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="431" name="Attēls 170"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 431"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> noteikts tiesas sēdes datums un laiks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29CBD5AF" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="0A3AE4BA" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2850" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C425590" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64937D82" wp14:editId="0942E183">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="432" name="Attēls 169"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 432"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> noteikts tiesas nolēmuma pārsūdzības iesniegšanas termiņš</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2150" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17D9666B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="73B1FEB6" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2850" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10655C7C" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65D206AD" wp14:editId="4556FB81">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="433" name="Attēls 168"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 433"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> konstitucionālās sūdzības (pieteikuma) iesniegšanas termiņš</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2150" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B99BB45" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="38C1312D" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E85723F" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34FB69D7" wp14:editId="2C183F1D">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="434" name="Attēls 167"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 434"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> cits apstāklis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4150" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="307CA48B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="66886C87" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3.3. Iesniegumam pievienoti šādi dokumenti:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="499"/>
+        <w:gridCol w:w="4817"/>
+        <w:gridCol w:w="1495"/>
+        <w:gridCol w:w="1495"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="7DF7AD0B" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB86770" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F64F8D9" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="17"/>
-[...11 lines deleted...]
-              <w:t>(tālrunis, e-pasts, fakss)</w:t>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Iesniegtas dokumentu kopijas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FAB6968" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00FE07DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Iesniegti dokumentu oriģināli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="62064371" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21B67F47" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="713D7911" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5A7CCE" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="393A057D" wp14:editId="01F170F8">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="435" name="Attēls 166"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 435"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5072DFF3" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2687846E" wp14:editId="37F03B7E">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="436" name="Attēls 165"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 436"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="5239E53B" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="255641E9" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="792B44C8" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFAB541" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16271EDA" wp14:editId="75D74F02">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="437" name="Attēls 164"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 437"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C083730" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FFEFA4F" wp14:editId="53D588D5">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="438" name="Attēls 163"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 438"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="2CC8A6FF" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="121BFC80" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56B27BD6" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1845A992" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41EF2EF1" wp14:editId="0FE8AC0B">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="439" name="Attēls 162"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 439"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4386FDF0" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C1CE953" wp14:editId="2C30125C">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="440" name="Attēls 161"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 440"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="1E18EF40" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28BB5111" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3521B724" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="697BC23B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B3D1AFA" wp14:editId="0240D492">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="441" name="Attēls 160"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 441"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD74FB0" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C27A029" wp14:editId="6738046F">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="442" name="Attēls 159"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 442"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="53C1ED26" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9F3BB3" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20C20684" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E80AA2D" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B0F085A" wp14:editId="3AC06725">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="443" name="Attēls 158"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 443"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="390D7157" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0241D96D" wp14:editId="333EDC0D">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="444" name="Attēls 157"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 444"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71A719F5" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="0092648E" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+    <w:p w14:paraId="51B39CC7" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
       <w:pPr>
-        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4. Informācija par lēmuma saņemšanas veidu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72924D31" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D8CB412" wp14:editId="69E4DCBF">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="445" name="Attēls 156"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 445"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> nosūtīt lēmumu elektroniska dokumenta formā uz oficiālo elektronisko adresi vai iesniegumā (1.1. vai 1.2. apakšpunktā) norādīto elektroniskā pasta adresi (lēmums sagatavots atbilstoši normatīvajiem aktiem par elektronisko dokumentu noformēšanu un parakstīts, izmantojot drošu elektronisko parakstu)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A834E7" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BF56CCC" wp14:editId="615B86AE">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="446" name="Attēls 155"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 446"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> nosūtīt lēmumu pa pastu uz iesniegumā (1.1. vai 1.2. apakšpunktā) norādīto adresi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D027588" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F4AA060" wp14:editId="3CF72A36">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="447" name="Attēls 154"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 447"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> izsniegt lēmumu personīgi Tiesu administrācijā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4263C6BC" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Apliecinu, ka sniegtā informācija ir patiesa un pilnīga, kā arī apņemos nekavējoties, bet ne vēlāk kā septiņu dienu laikā pēc tam, kad esmu uzzinājis(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>usi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) par izmaiņām iesniegumā minētajās ziņās, paziņot par tām Tiesu administrācijai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08CBFC75" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Esmu informēts(-a), ka ar valsts nodrošināto juridisko palīdzību saistītie izdevumi jāatmaksā pilnā apmērā, ja Tiesu administrācija konstatē, ka:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A0C609" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1) esmu norādījis(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>usi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) īstenībai neatbilstošas ziņas, kas bijušas par pamatu valsts nodrošinātās juridiskās palīdzības saņemšanai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D9FD37" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2) esmu ļaunprātīgi izmantojis(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>usi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) savas tiesības uz valsts nodrošināto juridisko palīdzību;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D41ECB" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3) esmu nepamatoti saņēmis(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>usi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) valsts nodrošināto juridisko palīdzību</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="807"/>
+        <w:gridCol w:w="3111"/>
+        <w:gridCol w:w="860"/>
+        <w:gridCol w:w="3528"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="40605CD4" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BAE164F" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Datums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="009A8FE6" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="448F0AB3" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Paraksts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2150" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9A4BF2" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="20FF35B3" w14:textId="3936A441" w:rsidR="00FB422F" w:rsidRDefault="00AA67BB" w:rsidP="00B02A7E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Piezīme. Dokumenta rekvizītus "datums" un "paraksts" neaizpilda, ja dokuments ir sagatavots atbilstoši normatīvajiem aktiem par elektronisko dokumentu noformēšanu un parakstīts, izmantojot drošu elektronisko parakstu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDA25C0" w14:textId="77777777" w:rsidR="00B02A7E" w:rsidRPr="00B02A7E" w:rsidRDefault="00B02A7E" w:rsidP="00B02A7E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="329BB74D" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="008B7BDC" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+    <w:p w14:paraId="6D3D474C" w14:textId="617A042E" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
       <w:pPr>
-        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7BDC">
-[...7 lines deleted...]
-        <w:t>Atzīmējiet, vai esat:</w:t>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Iesnieguma pielikums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(Aizpilda pieprasītāji, kuru ienākumu līmenis un mantiskais stāvoklis saskaņā ar normatīvajiem aktiem ir jāvērtē)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD3E303" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="008B7BDC" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+    <w:p w14:paraId="62E52392" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
       <w:pPr>
-        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7BDC">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> likumiskais pārstāvis (aizbildnis, aizgādnis)</w:t>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Valsts nodrošinātā juridiskā palīdzība man pienākas, jo (atzīmējiet atbilstošo):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB89BFE" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="008B7BDC" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+    <w:p w14:paraId="0B9286B6" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
       <w:pPr>
-        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7BDC">
-[...6 lines deleted...]
-        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="711B4151" wp14:editId="3DA5A940">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="448" name="Attēls 153"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 448"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="008B7BDC">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> pilnvarotā persona</w:t>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> atbilstoši īpašuma stāvoklim vai ienākumu līmenim man ir tiesības uz Latvijas Republikas nodrošināto juridisko palīdzību </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>saskaņā ar Latvijas Republikas noslēgtajām starptautiskajām saistībām, juridiskā palīdzība nepieciešama pārrobežu strīdā vai esmu izraidāmais ārzemnieks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E453810" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="008B7BDC" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+    <w:p w14:paraId="0F46B276" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
       <w:pPr>
-        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7BDC">
-[...6 lines deleted...]
-        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="175ADA96" wp14:editId="13807A45">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="449" name="Attēls 152"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 449"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="008B7BDC">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> cits</w:t>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> atbilstoši īpašuma stāvoklim vai ienākumu līmenim man ir tiesības uz valsts nodrošināto juridisko palīdzību saskaņā ar </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00AA67BB">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="16497B"/>
+            <w:kern w:val="0"/>
+            <w:lang w:eastAsia="lv-LV"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Valsts nodrošinātās juridiskās palīdzības likumā</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> vai citos normatīvajos aktos noteikto (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lietu kategorijās atbilstoši </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00AA67BB">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="16497B"/>
+            <w:kern w:val="0"/>
+            <w:lang w:eastAsia="lv-LV"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Civilprocesa likuma</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:anchor="p82_1" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00AA67BB">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="16497B"/>
+            <w:kern w:val="0"/>
+            <w:lang w:eastAsia="lv-LV"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>82.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AA67BB">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="16497B"/>
+            <w:kern w:val="0"/>
+            <w:vertAlign w:val="superscript"/>
+            <w:lang w:eastAsia="lv-LV"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AA67BB">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="16497B"/>
+            <w:kern w:val="0"/>
+            <w:lang w:eastAsia="lv-LV"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t> pantā</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> paredzētajiem izņēmumiem tiesībās uz pārstāvību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0084A106" w14:textId="4D4CD775" w:rsidR="0092648E" w:rsidRPr="0092648E" w:rsidRDefault="0092648E" w:rsidP="00F70FD7">
+    <w:p w14:paraId="26391124" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
       <w:pPr>
-        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7BDC">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> _______________________________________________________________________________________________</w:t>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Informācija par personas ienākumiem un īpašuma stāvokli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327A53F5" w14:textId="40A67F6A" w:rsidR="00C570BA" w:rsidRPr="0092648E" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+    <w:p w14:paraId="7653555C" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
       <w:pPr>
-        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092648E">
-[...6 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Norādiet šādu informāciju:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143C2440" w14:textId="0E1A7E3F" w:rsidR="0092648E" w:rsidRPr="00331F44" w:rsidRDefault="0092648E" w:rsidP="00331F44">
+    <w:p w14:paraId="75FEAEF8" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
       <w:pPr>
-        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
-        <w:jc w:val="center"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:bCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="bkm2"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008B7BDC">
+      <w:r w:rsidRPr="00AA67BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:t> </w:t>
+          <w:bCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1. Esmu saņēmis šādus ienākumus (pēc nodokļu samaksas) pēdējo triju mēnešu laikā:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62475D13" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="008B7BDC" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1073"/>
+        <w:gridCol w:w="2305"/>
+        <w:gridCol w:w="1228"/>
+        <w:gridCol w:w="1228"/>
+        <w:gridCol w:w="1228"/>
+        <w:gridCol w:w="1228"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="5383D422" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="468B465F" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Atzīmējiet atbilstošo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6817821A" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ienākumu veids</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68E7063F" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1. mēnesis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01E780D2" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2. mēnesis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2945BB47" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3. mēnesis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="732E551B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>KOPĀ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="09270957" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="036E08C7" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42DF715F" wp14:editId="110D2E38">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="450" name="Attēls 151"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 450"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F536767" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Darba alga</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB29B3B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37FA04D8" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D98A737" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3453AD2B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="31D4AF67" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="399E035B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41B2D29D" wp14:editId="0446BAB0">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="451" name="Attēls 150"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 451"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF38F19" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Pensija (ieskaitot piemaksu pie pensijas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03C5B882" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5344019B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72FE81DB" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28C893A3" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="1E32EF2C" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4759DE6E" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2874A9C3" wp14:editId="1EA15DAE">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="452" name="Attēls 149"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 452"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB6FDE5" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Valsts sociālie pabalsti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50373586" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="710D2EC4" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21C81449" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13BEEA65" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="0469DD88" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="230E3398" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F93ACC3" wp14:editId="4F57726E">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="453" name="Attēls 148"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 453"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72DE0211" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Subsīdijas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A023AB0" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52925D29" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="540CC4F6" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08ECEDC2" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="6B849C9E" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C646AC4" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68CDCBA3" wp14:editId="3A0A18B6">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="454" name="Attēls 147"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 454"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6360E287" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Atlīdzības</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16DF42AA" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0D43A2" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE86975" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48226B8B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="65B7A196" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59795388" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3062D88F" wp14:editId="5B1AA2A4">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="455" name="Attēls 146"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 455"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E86653F" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Stipendijas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24E6D763" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46E1BEF7" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D67E6F1" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="761383E3" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="338C749D" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50BED6BA" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27DE4C5D" wp14:editId="16245D03">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="456" name="Attēls 145"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 456"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4440723D" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Kompensācijas (izņemot valsts kompensāciju cietušajiem)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="776B71BD" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF748DB" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB2FAA8" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7946FE08" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="5B3E1079" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6280AE" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C10EBAC" wp14:editId="002DE614">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="457" name="Attēls 144"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 457"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13EF5E4B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Uzturlīdzekļi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="610116DF" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01D748A0" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B09CCE9" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0206D5A0" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="24A02CF8" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="770AD862" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BE03067" wp14:editId="62ADE6E3">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="458" name="Attēls 143"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 458"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="761C240E" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Apdrošināšanas atlīdzība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30A0220D" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A471508" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63FE923F" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="383D5986" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="1DFD7077" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE9DDEB" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="447F8A46" wp14:editId="6BE88A46">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="459" name="Attēls 142"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 459"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39F34036" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ienākumi no saimnieciskās darbības</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43F3282A" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6258B736" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0079784D" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F08C1BE" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="40A3CC8D" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED04D64" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="530DA061" wp14:editId="4CCE9A4E">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="460" name="Attēls 141"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 460"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3835A5BC" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Autoratlīdzība un honorārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D23DDCF" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64013719" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DAB9F50" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0B82BF" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="2D5F172D" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66EB1E07" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D027FD9" wp14:editId="53EF75AE">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="461" name="Attēls 140"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 461"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64EBE675" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nekustamās un kustamās mantas nomas vai īres maksa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48F4F045" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77B251C4" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF7D015" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53F65D1D" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="3A0506C1" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3408D391" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="248289DA" wp14:editId="3EEF2A6A">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="462" name="Attēls 139"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 462"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51A940AF" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ienākumi no nekustamās vai kustamās mantas pārdošanas (atsavināšanas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65235FB3" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="191B45F9" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4658232B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4A0DED" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="47D60F12" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE0E2CB" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="783B0384" wp14:editId="0B02C515">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="463" name="Attēls 138"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 463"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="676966ED" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dividendes un laimesti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="519E8290" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4903C0CD" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3008674B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D6F7486" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="67868238" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0D0FEF" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="044F804A" wp14:editId="78F93932">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="464" name="Attēls 137"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 464"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62294154" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Atsevišķi dzīvojoša laulātā vai bērna vecāka sniegtais materiālais atbalsts naudas izteiksmē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63BC16F2" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41C91D2D" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B712A54" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F71B055" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="17DF7B1E" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3E9A47" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C143AB6" wp14:editId="7F1D2238">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="465" name="Attēls 136"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 465"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32B159E7" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ienākumi no kapitāldaļām</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58D2D107" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA9D8C7" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50EE1EF6" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A26A6F2" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="37200B6A" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7382E245" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BB6B0D6" wp14:editId="4AAACA33">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="466" name="Attēls 135"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 466"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2F6FFE" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Saņemts dāvinājums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59E85816" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="418824BA" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF5BA28" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53F3480D" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="01B4B2C5" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6362C28A" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="151BD2CF" wp14:editId="6772FF3A">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="467" name="Attēls 134"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 467"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ECE0A96" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Saņemts mantojums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21791042" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C717FCE" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6940D4C8" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="772FD96A" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="055021DB" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3ADB67" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41B63E78" wp14:editId="078758BD">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="468" name="Attēls 133"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 468"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48FFBBDC" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Cita veida ienākumi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15D6D5A9" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCF6A6A" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49326349" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D17CE3F" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="6D171829" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2F6F4D" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E6407A6" wp14:editId="0E8665F7">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="469" name="Attēls 132"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 469"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CCDC546" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Uzkrājumi, kas pārsniedz vienas minimālās mēneša darba algas apmēru</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D15E246" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B967B15" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56FCC4F2" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1C5C8B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="2F976D1A" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A06CAAB" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Piezīme. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Izņemot gadījumu, ja maksātnespējas procesa dēļ vai atbilstoši citu kompetentu institūciju nolēmumam īpašniekam nav iespēju gūt ienākumus no šī īpašuma, rīkoties ar to vai ja 12 mēnešu periodā nav gūti ienākumi saimnieciskās darbības apturēšanas dēļ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6199B9A4" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>KOPĀ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6173B945" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="523F9C87" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F413A89" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="646F8D88" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="293" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Vidēji triju mēnešu laikā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26958C99" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6D64C3CD" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
       <w:pPr>
-        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7BDC">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Lūdzam ievērot, ka valsts nodrošināto juridisko palīdzību piešķir konkrētā strīda risināšanai </w:t>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2. Īpašuma stāvoklis</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7BDC">
-[...6 lines deleted...]
-        <w:t>(atzīmējiet vienu atbilstošo):</w:t>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(atzīmējiet atbilstošo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05862552" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="008B7BDC" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+    <w:p w14:paraId="4DB88ABB" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
       <w:pPr>
-        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7BDC">
-[...6 lines deleted...]
-        <w:t>2.1. Civiltiesiska rakstura strīdā:</w:t>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5502758B" wp14:editId="5A6433E8">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="470" name="Attēls 131"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 470"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Apliecinu, ka man nepieder nekustamais un kustamais īpašums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065280C7" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="008B7BDC" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2575"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="5399"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="27C4FFC9" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BAEFA21" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51282006" wp14:editId="0B6170BB">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="471" name="Attēls 130"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 471"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> Pieder nekustamais īpašums</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(norādiet īpašuma veidu un adresi)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42BEA7CB" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2737EE7D" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="7198867D" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B959BB5" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="458358DA" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF484D3" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="3A75EA7F" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="036C6293" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="700E49F0" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F37604A" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="58B1EE77" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7BDC">
-[...1010 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
         <w:tblCellMar>
-          <w:top w:w="28" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="28" w:type="dxa"/>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9071"/>
+        <w:gridCol w:w="2575"/>
+        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="5399"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0092648E" w:rsidRPr="0092648E" w14:paraId="0AD0629C" w14:textId="77777777" w:rsidTr="00111F5E">
-[...7 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="287ECB76" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...22 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D162D63" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="342E74A6" wp14:editId="753DDF6A">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="472" name="Attēls 129"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 472"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> Pieder kustamais īpašums</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(norādiet īpašuma veidu)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16D806DC" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="788BDBDE" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092648E" w:rsidRPr="0092648E" w14:paraId="45030627" w14:textId="77777777" w:rsidTr="00111F5E">
-[...7 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="2C4A108D" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...22 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2350326E" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56AB6127" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07BB020B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092648E" w:rsidRPr="0092648E" w14:paraId="19489E79" w14:textId="77777777" w:rsidTr="00111F5E">
-[...7 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="17C31418" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...22 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3069BFAD" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63EB0A24" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF0ED0E" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C570BA" w:rsidRPr="0092648E" w14:paraId="51F095C3" w14:textId="77777777" w:rsidTr="00111F5E">
-[...7 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="7EF9197A" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...27 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31E6A6AD" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...15 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7894F909" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0622C556" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11F45390" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="0092648E" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+    <w:p w14:paraId="35536817" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
       <w:pPr>
-        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092648E">
-[...6 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Piezīme. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Norādīt, ja pieprasītāja īpašumā esošais kustamais un nekustamais īpašums ir nepieciešams pieprasītāja un viņa ģimenes locekļu pamatvajadzību nodrošināšanai vai pieprasītāja īpašumā esošā kustamā vai nekustamā īpašuma atsavināšana nav samērojama ar nepieciešamās valsts nodrošinātās juridiskās palīdzības apmēru.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6536795A" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="008B7BDC" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+    <w:p w14:paraId="5BCCFD1D" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
       <w:pPr>
-        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7BDC">
-[...6 lines deleted...]
-        <w:t>2.5. Pretējās puses dati (fiziskai personai – vārds (vārdi), uzvārds; juridiskai personai – nosaukums un adrese)</w:t>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61B0E0EA" wp14:editId="59B15124">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="473" name="Attēls 128"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 473"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Apliecinu, ka man nepieder kustamais vai nekustamais īpašums, kuru var izmantot ienākumu gūšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DA5AD1" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="0092648E" w:rsidRDefault="0092648E" w:rsidP="0092648E">
+    <w:p w14:paraId="62173BAB" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
       <w:pPr>
-        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092648E">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0282ADA5" wp14:editId="6A4C4511">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="474" name="Attēls 127"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 474"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Apliecinu, ka manā īpašumā esošais kustamais un nekustamais īpašums ir nepieciešams manu un manu ģimenes locekļu pamatvajadzību nodrošināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3058EBCF" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B028AE0" wp14:editId="7B967ADA">
+            <wp:extent cx="120650" cy="120650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="475" name="Attēls 126"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 475"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120650" cy="120650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Apliecinu, ka manā īpašumā esošā kustamā vai nekustamā īpašuma atsavināšana nav samērojama ar nepieciešamās valsts nodrošinātās juridiskās palīdzības apmēru</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5B3220" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3. Apgādībā esošās personas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9ECBDD" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Manā apgādībā ir šādas personas:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(atzīmējiet atbilstošo un norādiet vārdu, uzvārdu un personas kodu)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1163"/>
+        <w:gridCol w:w="7143"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="7727F6EE" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45FFE01C" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56F40856" wp14:editId="6AF0B0EB">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="476" name="Attēls 125"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 476"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> Bērns(-i)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4300" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="044571B6" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="4D0B7F25" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="533901EB" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4D198210" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Piezīme. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Tai skaitā persona pēc pilngadības sasniegšanas, kas turpina vispārējās, profesionālās, augstākās vai speciālās izglītības iegūšanu un nestrādā algotu darbu, bet ne ilgāk kā līdz 24 gadu vecuma sasniegšanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5067"/>
+        <w:gridCol w:w="3239"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="6BBF242D" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3050" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="669F6E8F" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EC013DE" wp14:editId="19C70617">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="477" name="Attēls 124"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 477"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> Nestrādājošs laulātais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D61607C" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="37B98A75" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3050" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDBB5DB" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03415D0D" wp14:editId="7D9B7424">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="478" name="Attēls 123"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 478"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> Nestrādājoši vecāki vai vecvecāki</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDC4E6D" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="51E22827" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3050" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="640182D8" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FC380AA" wp14:editId="1A2BE6C8">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="479" name="Attēls 122"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 479"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> Persona, kuras labā pēc tiesas sprieduma tiek piedzīti uzturlīdzekļi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2905783B" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="33C6E06C" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3050" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2B4D43" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21414526" wp14:editId="60068903">
+                  <wp:extent cx="120650" cy="120650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="480" name="Attēls 121"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 480"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="120650" cy="120650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> Aizgādībā vai aizbildnībā esošas personas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="543FEF29" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6F9C519E" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:left w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:bottom w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+          <w:right w:val="outset" w:sz="2" w:space="0" w:color="414142"/>
+        </w:tblBorders>
         <w:tblCellMar>
-          <w:top w:w="28" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="28" w:type="dxa"/>
+          <w:top w:w="30" w:type="dxa"/>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:bottom w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9071"/>
+        <w:gridCol w:w="807"/>
+        <w:gridCol w:w="2545"/>
+        <w:gridCol w:w="1050"/>
+        <w:gridCol w:w="860"/>
+        <w:gridCol w:w="3044"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0092648E" w:rsidRPr="0092648E" w14:paraId="70516248" w14:textId="77777777" w:rsidTr="00111F5E">
-[...316 lines deleted...]
-            <w:gridSpan w:val="2"/>
+      <w:tr w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w14:paraId="6C99A246" w14:textId="77777777" w:rsidTr="00ED5DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-[...1926 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...22 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF4180D" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Datums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="614B9C16" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...33 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...22 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CAFF161" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74CBD39A" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Paraksts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A81B215" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00ED5DC1">
+            <w:pPr>
+              <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA67BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="8"/>
     </w:tbl>
-    <w:p w14:paraId="2BAFE2C0" w14:textId="2B45005E" w:rsidR="0092648E" w:rsidRPr="0092648E" w:rsidRDefault="0092648E" w:rsidP="001A3374">
+    <w:p w14:paraId="5CF33EAE" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="293" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA67BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Piezīme. Dokumenta rekvizītus "datums" un "paraksts" neaizpilda, ja dokuments ir sagatavots atbilstoši normatīvajiem aktiem par elektronisko dokumentu noformēšanu un parakstīts, izmantojot drošu elektronisko parakstu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB87EBC" w14:textId="77777777" w:rsidR="00AA67BB" w:rsidRPr="00AA67BB" w:rsidRDefault="00AA67BB" w:rsidP="00AA67BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="644FC0FC" w14:textId="77777777" w:rsidR="001C05A9" w:rsidRPr="00AA67BB" w:rsidRDefault="001C05A9" w:rsidP="00AA67BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...73 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AFA206E" w14:textId="77777777" w:rsidR="0092648E" w:rsidRPr="0092648E" w:rsidRDefault="0092648E" w:rsidP="0092648E">
-[...4763 lines deleted...]
-      <w:titlePg/>
+    <w:sectPr w:rsidR="001C05A9" w:rsidRPr="00AA67BB" w:rsidSect="00AA67BB">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2 lines deleted...]
-    <w:charset w:val="BA"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...1 lines deleted...]
-    <w:charset w:val="BA"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...94 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0092648E"/>
-[...81 lines deleted...]
-    <w:rsid w:val="00FE021C"/>
+    <w:rsidRoot w:val="001C05A9"/>
+    <w:rsid w:val="001C05A9"/>
+    <w:rsid w:val="007C30C9"/>
+    <w:rsid w:val="00A82813"/>
+    <w:rsid w:val="00AA67BB"/>
+    <w:rsid w:val="00B02A7E"/>
+    <w:rsid w:val="00CF6011"/>
+    <w:rsid w:val="00E31672"/>
+    <w:rsid w:val="00E81981"/>
+    <w:rsid w:val="00FB422F"/>
+    <w:rsid w:val="00FE07DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4AF8BCEB"/>
+  <w14:docId w14:val="4022501B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{083E4C31-7D05-43B3-8B2F-1E61C61036A2}"/>
+  <w15:docId w15:val="{A1512981-C7D1-4198-939A-0927394B12C5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12017,417 +22468,626 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00AA67BB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts1Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C05A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts2Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001C05A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts3Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001C05A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts4Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001C05A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts5Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001C05A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts6Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001C05A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts7Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001C05A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts8Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001C05A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts9Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001C05A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="naiskr">
-    <w:name w:val="naiskr"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
+    <w:name w:val="Virsraksts 1 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001C05A9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts2Rakstz">
+    <w:name w:val="Virsraksts 2 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C05A9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
+    <w:name w:val="Virsraksts 3 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C05A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts4Rakstz">
+    <w:name w:val="Virsraksts 4 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C05A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts5Rakstz">
+    <w:name w:val="Virsraksts 5 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C05A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts6Rakstz">
+    <w:name w:val="Virsraksts 6 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C05A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts7Rakstz">
+    <w:name w:val="Virsraksts 7 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C05A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts8Rakstz">
+    <w:name w:val="Virsraksts 8 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C05A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts9Rakstz">
+    <w:name w:val="Virsraksts 9 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C05A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nosaukums">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Parasts"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0092648E"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="NosaukumsRakstz"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C05A9"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Komentraatsauce">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
+    <w:name w:val="Nosaukums Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0092648E"/>
+    <w:link w:val="Nosaukums"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001C05A9"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentrateksts">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Apakvirsraksts">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KomentratekstsRakstz"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0092648E"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="ApakvirsrakstsRakstz"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C05A9"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
-    <w:name w:val="Komentāra teksts Rakstz."/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ApakvirsrakstsRakstz">
+    <w:name w:val="Apakšvirsraksts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Komentrateksts"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0092648E"/>
+    <w:link w:val="Apakvirsraksts"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001C05A9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Reatabula1">
-[...4 lines deleted...]
-    <w:rsid w:val="0092648E"/>
+  <w:style w:type="paragraph" w:styleId="Citts">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="CittsRakstz"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C05A9"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-US"/>
-[...30 lines deleted...]
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
-    <w:name w:val="Kājene Rakstz."/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CittsRakstz">
+    <w:name w:val="Citāts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Kjene"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0092648E"/>
+    <w:link w:val="Citts"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001C05A9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
-  </w:style>
-[...115 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0045024E"/>
+    <w:rsid w:val="001C05A9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Galvene">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:styleId="Intensvsizclums">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C05A9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Intensvscitts">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Parasts"/>
-    <w:link w:val="GalveneRakstz"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00152C0B"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="IntensvscittsRakstz"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C05A9"/>
     <w:pPr>
-      <w:tabs>
-[...20 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensvscittsRakstz">
+    <w:name w:val="Intensīvs citāts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Intensvscitts"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001C05A9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensvaatsauce">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C05A9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/50500-civilprocesa-likums" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/50500-civilprocesa-likums" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/329680-trauksmes-celsanas-likums" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/50500-civilprocesa-likums" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/303872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/50500-civilprocesa-likums" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/104831-valsts-nodrosinatas-juridiskas-palidzibas-likums" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -12435,51 +23095,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -12546,65 +23206,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -12625,108 +23285,95 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>4683</Characters>
+  <Pages>9</Pages>
+  <Words>8521</Words>
+  <Characters>4857</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...21 lines deleted...]
-  <Company>Tieslietu ministrija</Company>
+  <Company>TS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12873</CharactersWithSpaces>
+  <CharactersWithSpaces>13352</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Iesniegums valsts nodrošinātās juridiskās palīdzības pieprasījumam</dc:title>
-[...1 lines deleted...]
-  <dc:creator>Eva Krjukova</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Egita Lapa</dc:creator>
   <cp:keywords/>
-  <dc:description>67036831, Eva.Krjukova@tm.gov.lv</dc:description>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>