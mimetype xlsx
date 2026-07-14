--- v0 (2026-03-27)
+++ v1 (2026-07-14)
@@ -1,88 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\AGATE\STARPRESORU LIGUMU PUBLICESANA TIMEKLVIETNE\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://lrts-my.sharepoint.com/personal/apupova_ts_gov_lv/Documents/Documents/MANI DOKUMENTI/STARPRESORU LIGUMU PUBLICESANA TIMEKLVIETNE/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D9CEB53B-6E16-40E5-9F28-197DD2759EDA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="130" documentId="13_ncr:1_{D9CEB53B-6E16-40E5-9F28-197DD2759EDA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{57255333-0D91-435D-B3B4-4E30047239EE}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{E0E833FD-175B-4B8A-A993-BAE310461A12}"/>
   </bookViews>
   <sheets>
     <sheet name="Lapa1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Lapa1!$A$1:$I$33</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Lapa1!$A$1:$H$30</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="601" uniqueCount="278">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="579" uniqueCount="274">
   <si>
     <t>Sadarbības tiesiskais pamats</t>
   </si>
   <si>
     <t>Sadarbības priekšmeta apraksts</t>
   </si>
   <si>
     <t>Sadarbības ilgums</t>
   </si>
   <si>
     <t>Valsts informācijas sistēmas, ko izmanto sadarbības nodrošināšanai</t>
   </si>
   <si>
     <t>Dalībnieki</t>
   </si>
   <si>
     <t>Funkcija vai uzdevums, kura īstenošanai sadarbība nepieciešama</t>
   </si>
   <si>
     <t>Valsts kase</t>
   </si>
   <si>
     <t>Starpresoru vienošanās par datu apmaiņu tiešsaistes režīmā</t>
   </si>
   <si>
@@ -124,69 +122,63 @@
   <si>
     <t xml:space="preserve">Starpresoru vienošanās "Par Pilsonības un migrācijas lietu pārvaldes izstrādātā un uzturētā datorprogrammas komplekta "Personu datu pārlūks" izmantošanu" </t>
   </si>
   <si>
     <t xml:space="preserve">Valsts pārvaldes iekārtas likuma 55. panta otrā daļa un 58. panta pirmā daļa, Iedzīvotāju reģistra likuma 22. pants </t>
   </si>
   <si>
     <t xml:space="preserve">Pilsonības un migrācijas lietu pārvalde </t>
   </si>
   <si>
     <t>Nodrošinājuma valsts aģentūra</t>
   </si>
   <si>
     <t>Valsts pārvaldes iekārtas likuma 58. panta pirmā daļa</t>
   </si>
   <si>
     <t>Starpresoru vienošanās par informācijas apmaiņu</t>
   </si>
   <si>
     <t xml:space="preserve">Iekšlietu ministrijas Informācijas centrs </t>
   </si>
   <si>
     <t xml:space="preserve">Valsts informācijas sistēma "Sodu reģistrs” sadaļa “Administratīvos pārkāpumus izdarījušās personas”, “Izpildu  lietu reģistrs”  </t>
   </si>
   <si>
-    <t xml:space="preserve">datu apmaiņa starp valsts informācijas sistēmas “Sodu reģistrs” sadaļas “Administratīvos pārkāpumus izdarījušās personas” un Iestādes pārziņā esošo valsts informācijas sistēmu “Izpildu lietu reģistrs” </t>
-[...1 lines deleted...]
-  <si>
     <t>Starpresoru vienošanās par maksājuma moduļa "Latvija.lv apmaksas sistēma" integrēšanu un darbināšanu</t>
   </si>
   <si>
     <t>Valsts pārvaldes iekārtas likuma 55. panta ceturtā daļa, 58.panta pirmā daļa</t>
   </si>
   <si>
     <t>Valsts reģionālās attīstības aģentūra</t>
   </si>
   <si>
     <t>Valsts vienotā datorizētā zemesgrāmata, Tiesu informatīvā sistēma</t>
   </si>
   <si>
     <t>Starpresoru vienošanās par autenfikācijas moduļa "Vienotā pieteikšanās" ieviešanu un darbināšanu</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Maksājuma moduļa "Latvija.lv" apmaksas sistēma"integrēšana un darbināšana valsts vienotajā datorizētajā zemesgrāmatā un Tiesu informatīvajā sistēmā </t>
   </si>
   <si>
     <t xml:space="preserve">Autenifikācijas moduļa "Vienotā pieteikšanās" integrēšana un darbināšana valsts vienotajā datorizētajā zemesgrāmatā un Tiesu informatīvajā sistēmā </t>
   </si>
   <si>
     <t xml:space="preserve">Starpresoru vienošanās par informācijas sniegšanu, izmantojot Valsts reģionālās attīstības aģentūras E-pakalpojumu infrastruktūru </t>
   </si>
   <si>
     <t>Tiesu izpildītāju likuma 41. pants, Civilprocesa likuma 551. panta pirmā daļa un likuma "Par nodokļiem un nodevām" 22. panta otrā daļa 4. punkts, Valsts pārvaldes iekārtas likuma 55. panta otrā daļa un 58. panta pirmā daļa</t>
   </si>
   <si>
     <t xml:space="preserve">Valsts ieņēmumu dienests </t>
   </si>
   <si>
     <t>Uzturēt un pilnveidot Izpildu lietu reģistru, lai nodrošinātu informācijas apmaiņas automatizēšanu attiecībā uz zvērinātu tiesu izpildītāju rīkojumu paziņošanu un atbilžu saņemšanu par zvērinātu tiesu izpildītāju rīkojumu izpildi</t>
   </si>
   <si>
     <t xml:space="preserve">Starpresoru vienošanās par datu apmaiņu </t>
   </si>
   <si>
     <t>MK 2014. gada 23. decembra noteikumu Nr. 801 „Noteikumi par informācijas sniegšanu valsts iestādēm un amatpersonām no valsts vienotās datorizētās zemesgrāmatas” 6. punkts, Valsts pārvaldes iekārtas likuma 55. panta otrā daļa un 58. panta pirmā daļa</t>
   </si>
   <si>
     <t>Informācija no valsts vienotās datorizētās zemesgrāmatas izplatīšanas sistēmas par zemesgrāmatā ierakstītajiem nekustamajiem īpašumiem un nekustamā īpašuma lietā glabātajiem dokumentiem, izmantojot tiešo pieslēgumu</t>
   </si>
@@ -256,53 +248,50 @@
 • Vārds, uzvārds, personas kods vai dzimšanas datums (personai, kurai nav piešķirts personas kods), kontaktadrese, personas apliecinoša dokumenta veids un numurs, norēķinu rekvizīti (kredītiestādes konta numurs, uz kuru personai atmaksājama dalības maksa vai izsoles nodrošinājuma summa), personas papildu kontaktinformācija – elektroniskā pasta adrese un tālruņa numurs (ja tāds ir), pārstāvamās personas veids, pārstāvamās personas vārds, uzvārds vai nosaukums, pārstāvamās personas kontaktadrese, pārstāvamās personas personu apliecinoša dokumenta veids un numurs, informācija par pilnvaru vai dokumentu un to apjomu, kas apliecina reģistrēta lietotāja pārstāvības tiesības – lai nodrošinātu personas, kura ir pilnvarota pārstāvēt citu fizisku vai juridisku personu izsolē, dalību izsoles rīkotāja izsolē;
 • Vārds, uzvārds, personas kods vai dzimšanas datums (personai, kurai nav piešķirts personas kods), elektroniskā pasta adrese rēķina nosūtīšanai – lai ģenerētu valsts nodevas rēķinu par izpildu dokumentu iesniegšanu izpildei, izsoļu rīkotāja rēķinu vai Tiesu administrācijas pakalpojumu rēķinu, kā arī lai nodrošinātu piekļuvi pakalpojumam "Manas izpildu lietas";
 • Personas identifikators (ciparu un simbolu virkne), kas ir piesaistīts konkrēta lietotāja vārdam, uzvārdam – lai reģistrētu auditācijas pierakstus par lietotāja veiktajām darbībām elektronisko izsoļu vietnē</t>
   </si>
   <si>
     <t>Lai nodrošinātu Izpildu lietu reģistra funkciju izpildi, šīs vienošanās ietvaros tiek apstrādāti šādi dati:         • Vārds, uzvārds;                                   • Personas kods.                                    Dati tiek apstrādāti, lai nodrošinātu informācijas apmaiņas automatizēšanu attiecībā uz zvērinātu tiesu izpildītāju rīkojumu paziņošanu Dienestam un atbilžu saņemšanu no Dienesta par zvērinātu tiesu izpildītāju rīkojumu izpildi.</t>
   </si>
   <si>
     <t>Lai nodrošinātu Izpildu lietu reģistra funkciju izpildi, saskaņā ar Fizisko personu reģistra likuma 9. panta pirmo daļu un 11. panta pirmās daļas 1., 2., 3., 7., 9., 12., 18., 19., 23. un 24. punktu Pilsonības un migrācijas lietu pārvalde Izpildu lietu reģistram nodrošina šādu fiziskas personas datu sniegšanu:
 •	personas statuss Fizisko personu reģistrā (aktīvs, pasīvs);
 •	aktuālais personas kods;
 •	iepriekšējais personas kods;
 •	vārds (vārdi) un uzvārds;
 •	dzimšanas datums;
 •	dzimums;
 •	deklarētā dzīvesvietas adrese, reģistrētās vai norādītās dzīvesvietas adrese (pamatadrese, papildu adrese);
 •	ģimenes stāvoklis;
 •	laulātā personas kods, vārds, uzvārds, dzimšanas datums, laulības noslēgšanas/izbeigšanas datums;
 •	ziņas par personas rīcībspējas ierobežošanu vai rīcībspējas ierobežojuma pārskatīšanu;
 •	miršanas datums.</t>
   </si>
   <si>
     <t>Tiks izgūti dati no BIS pēc personas koda un vārda/uzvārda par personas uzsāktajiem būvniecības procesiem.</t>
   </si>
   <si>
-    <t>Vārds, uzvārds, personas kods, maksāju</t>
-[...1 lines deleted...]
-  <si>
     <t>Izmantojot pakalpojumus tiek ģenerēti rēķini, kuri satur vārdu, uzvārdu, personas kodu</t>
   </si>
   <si>
     <t>Autentifikācijas ietvaros tiek apstrādāti dati, kuri satur vārdu, uzvārdu, personas kodu</t>
   </si>
   <si>
     <t>Fiziskās personas, par kuru tiek pieprasīti dati, NM reģistrācijas kods vai personas kods, vai nerezidenta valsts kods, identifikācijas numurs rezidences valstī un dzimšanas datums. Pieprasījuma autora personas kods. Valsts pārvaldes iekārtas likuma 55.panta otro daļu un 58.panta pirmo daļu, Ministru kabineta 2012.gada 18.decembra noteikumu Nr.941 "Izpildu lietu reģistra noteikumi" 8.punktu un  Ministru kabineta 2010.gada 13.aprīļa noteikumu Nr.357 "Kārtība, kādā iestādes sadarbojoties sniedz informāciju elektroniskā veidā, kā arī nodrošina un apliecina šādas informācijas patiesumu" 3. un 11.punkts.</t>
   </si>
   <si>
     <t>Tiek nodrošināta izsoļu organizēšānas funkcionalitāte. Lai reģistrētu organizētāju tiek piereģistrēti iestādes pārstāvji ar vārdu, uzvārdu, personas kodu.</t>
   </si>
   <si>
     <t>Tiek apstrādāts maksātāja vārds, uzvārds un personas kods.</t>
   </si>
   <si>
     <t>Apstrādājamie dati - personas vārds, uzvārds, personas kods. Apstrādes mērķis - nodrošināt sociāli apdrošināto personu uzskaiti, sociālās apdrošināšanas pakalpojumu, valsts pabalstu un izdienas pensiju piešķiršanu un izmaksu. Tiesiskais pamats - likuma "Par valsts sociālo apdrošināšanu" 13.panta otrā un piektā daļa, MK 07.09.2010. noteikumu Nr.827 "Noteikumi par valsts sociālās apdrošināšanas obligāto iemaksu veicēju reģistrāciju un ziņojumiem par valsts sociālās apdrošināšanas obligātajām iemaksām un iedzīvotāju ienākuma nodokli" 17.pants.</t>
   </si>
   <si>
     <t>MK 2008.gada 20.novembra noteikumi Nr.942 "Noteikumi par valsts sociālās apdrošināšanas obligāto iemaksu veicēju reģistrāciju un ziņojumiem par valsts sociālās apdrošināšanas obligātajām iemaksām un iedzīvotāju ienākuma nodokli" 15.punkts (esošā redakcija kas bija spēkā uz starpresoru vienošanās noslēgšanas laiku) un Tiesnešu izdienas pensiju likuma 8.panta trešā daļa saskaņā ar Valsts pārvaldes iekārtas likuma 55.panta otro daļu un 58.panta pirmo daļu</t>
   </si>
   <si>
     <t>Starpresoru vienošanās par datu sniegšanu tiešsaistes datu pārraides režīmā</t>
   </si>
   <si>
     <t>Saskaņa ar Tiesu informatīvās sistēmas noteikumiem: 8.2. informāciju par lietas dalībniekiem, norādot:
@@ -310,70 +299,51 @@
 8.2.2. par fizisku personu norāda:
 8.2.2.1. vārdu (vārdus), uzvārdu;
 8.2.2.2. Latvijas Republikā piešķirto personas kodu un dzimšanas datumu. Personai, kurai minētais personas kods nav piešķirts, – dzimšanas datumu;
 8.2.2.3. dzimumu;
 8.2.2.4. valstisko piederību un tās veidu;
 8.2.2.5. deklarētās dzīvesvietas adresi vai citu adresi korespondencei;
 8.2.2.6. elektroniskā pasta adresi, ja persona saziņai ar tiesu izmanto elektronisko pastu;</t>
   </si>
   <si>
     <t xml:space="preserve">Datu nodošanu ILR no BIS tiešsaistes datu pārraides režīmā </t>
   </si>
   <si>
     <t>Valsts pārvaldes iekārtas likuma 54. panta ceturtā daļa, 55. panta otrā daļa un 58. panta pirmā daļa; Būvniecības likuma 6.1 panta pirmās daļas 3. un 9. punktā noteiktais</t>
   </si>
   <si>
     <t xml:space="preserve">Izpildu lietu reģistrs, Būvniecības informācijas sistēma, valsts vienotā datorizētā zemesgrāmata </t>
   </si>
   <si>
     <t>Datu apmaiņas saskarņu specifikācija, kura nolūks un mērķis ir aprakstīt datu apmaiņas risinājumus ar ILR.   Būvniecības lietas:	
 1)nekustamā īpašuma kadastra numurs
 2)personas kods
 3)kadastra objekta apzīmējums
 4)būvniecības lietas numurs</t>
   </si>
   <si>
-    <t>Starpresoru vienošanās
-[...14 lines deleted...]
-  <si>
     <t>-</t>
-  </si>
-[...1 lines deleted...]
-    <t>Latvijas Republikas Augstākā tiesa</t>
   </si>
   <si>
     <t>Noslēg-šanas gads</t>
   </si>
   <si>
     <t>Starpresoru vienošanās par ziņu sniegšanu tiešsaites datu pārraides režīmā.</t>
   </si>
   <si>
     <t>Valsts pārvaldes iekārtas likuma 55. panta otrā daļa un 58. panta pirmā daļa; Valsts informācijas sistēmu likuma 6.panta 5.daļa un MK 2010.gada 13.aprīļa noteikumu Nr.357 "Kārtība, kādā iestādes sadarbojas sniedz informāciju elektroniskā veidā, kā arī nodrošina un apliecina šādas informācijas patiesumu" 11.punktu</t>
   </si>
   <si>
     <t>Tiesu informatīvā sistēma, Izpildu lietu reģistrs</t>
   </si>
   <si>
     <t>Valsts ieņēmumu dienests, Tieslietu ministrija</t>
   </si>
   <si>
     <t>Nodokļu maksātāju pārskati (darba devējs, nosaukums, reģistrācijas nr., adrese, ienākumu veids, ienākumu gūšanas periods u.c.)</t>
   </si>
   <si>
     <t>Tiesu administrācijas sistēmu lietotāji noteiktajā kārtībā un apjomā varētu saņemt savu pienākumu izpildei nepieciešamo informāciju saskaņā ar APL, KL, CPL un Tiesu izpildītāju likumā noteikto.</t>
   </si>
   <si>
     <t>Starpresoru vienošanās par būvniecības informācijas sistēmas lietošanu</t>
   </si>
@@ -515,65 +485,50 @@
   <si>
     <t>3.1.Vienošanās stājas spēkā no dienas, kad tā ir saskaņota ar pušu augstākajām iestādēm un to ir parakstījušas Puses. Vienošanās ir spēkā līdz brīdim, kad tiek ieviesta automatizēta 1.1. apakšpunktā minēto datu nodošana no Iestādes pārziņā esošās valsts informācijas sistēmas “Tiesu informatīvā sistēma” Pilsonības un migrācijas lietu pārvaldes pārziņā esošajai valsts informācijas sistēmai “Iedzīvotāju reģistrs” vai valsts informācijas sistēmai “Fizisko personu reģistrs”.</t>
   </si>
   <si>
     <t>Vienotā migrācijas informācija sistēma, Tiesu informatīvā sistēm, Iedzīvotāju reģistrs, Fizisko personu reģistrs</t>
   </si>
   <si>
     <t>Vienošanās par datu apmaiņu</t>
   </si>
   <si>
     <t>Tiesu izpildītāju likuma 156.1pants, 158.pants, Ministru kabineta 2012.gada 18.decembra noteikumu Nr.941 “Izpildu lietu reģistra noteikumi” 2.punkts, 28.punkts, Ministru kabineta 2019.gada 30.aprīļa noteikumu Nr.185 “Transportlīdzekļu un to vadītāju valsts reģistra noteikumu” 2.punkts, 3.10. apakšpunkts, 11.punkts, 12.punkts, 14. punkts, 16.3.apakšpunkts, Ministru kabineta  2010.gada 13.aprīļa noteikumu Nr.357 “Kārtība, kādā iestādes sadarbojoties sniedz informāciju elektroniskā veidā, kā arī nodrošina un apliecina šādas informācijas patiesumu” 1., 3. un 4.1.punkts, Civilprocesa likuma 580.1 pants</t>
   </si>
   <si>
     <t>VAS “Ceļu satiksmes drošības direkcija</t>
   </si>
   <si>
     <t>Lai nodrošinātu ZTI amata pienākumu izpildei nepieciešamos datu no TL reģistra par transportlīdzekļiem, to reģistrētajiem īpašniekiem, valdītājiem un turētājiem, un CSDD varētu tiešsaistē saņemt no ILR ZTI rīkojumus par lieguma ierakstīšanu vai dzēšanu TL reģistrā, transportlīdzekļa vadīšanas tiesību atņemšanu vai aizliegumu personai izsniegt transportlīdzekļa vadītāja apliecību, atļauju veikt transportlīdzekļu valsts tehnisko apskati, kā arī saņemt datus par apķīlāto transportlīdzekļu atsavināšanu to reģistrēšanai TL reģistrā</t>
   </si>
   <si>
     <t>Juridiskās personas reģistrācijas numurs/ fiziskās personas kods; ILR lietotāja, kas pieprasa informāciju, personas kods/identifikators,dati par transportlīdzekli , aizliegumi, atsavinājuma, lieguma dati.</t>
   </si>
   <si>
     <t>Transportlīdzekļu un to vadītāju valsts reģistrs, Izpildu lietu reģistrs</t>
   </si>
   <si>
-    <t>Pamatojoties uz Ministru kabineta 2022. gada 16. augusta sēdē zināšanai pieņemto informatīvo ziņojumu "Par Eiropas Savienības Atveseļošanas un noturības mehānisma plāna 6.2.1.3.i. investīcijas "Vienota tiesnešu, tiesu darbinieku, prokuroru, prokuroru palīgu un specializēto izmeklētāju (starpdisciplināros jautājumos) kvalifikācijas pilnveides mācību centra izveide" īstenošanu"" (turpmāk – Informatīvais ziņojums) un Atveseļošanas un noturības mehānisma plāna (turpmāk – Atveseļošanas fonds) projektu Nr. 6.2.1.3.i0/1/22/I/TM/001 "Tieslietu akadēmija" (turpmāk – Projekts), kuru paredzēts īstenot sadarbībā ar Partneri, saskaņā ar Valsts pārvaldes iekārtas likuma 54. panta ceturto daļu un 55. panta ceturto daļu</t>
-[...13 lines deleted...]
-  <si>
     <t>Valsts zemes dienests</t>
   </si>
   <si>
     <t>STARPRESORU VIENOŠANĀS 
 par informācijas iegūšanu no valsts vienotās datorizētās zemesgrāmatas datu bāzes</t>
   </si>
   <si>
     <t>Valsts pārvaldes iekārtas likuma 54. pants ceturtā daļa, 55. panta otrā daļa un 58. panta pirmā daļa</t>
   </si>
   <si>
     <t xml:space="preserve">Lauku atbalsta dienests </t>
   </si>
   <si>
     <t xml:space="preserve">Sniedz  informāciju par aktuālajiem un vēsturiskiem ierakstiem par nekustamā īpašuma sastāvu, nekustamā īpašuma īpašnieku un tiesību nodrošinājumiem un aprobežojumiem, nekustamā īpašuma apgrūtinājumiem un nekustamā īpašuma parādiem, no valsts vienotās datorizētās  zemesgrāmatas informācijas sistēmas </t>
   </si>
   <si>
     <t>Lai nodrošinātu Dienesta funkciju izpildi un īstenotu normatīvajos aktos noteiktās Dienesta tiesības saskaņā ar Lauku atbalsta dienesta likuma 4. panta pirmās daļas 1. punktu un Ministru kabineta 2004. gada 19. oktobra noteikumu Nr. 876 "Lauku atbalsta dienesta nolikums" 3.4. apakšpunktu, 3.17. apakšpunktu un 4.1. apakšpunktu</t>
   </si>
   <si>
     <t xml:space="preserve">STARPRESORU VIENOŠANĀS
 Par informācijas sniegšanu tiešsaistes režīmā, izmantojot Valsts reģionālās attīstības aģentūras Valsts informācijas sistēmu savietotāja (E-pakalpojumu) infrastruktūru </t>
   </si>
   <si>
     <t xml:space="preserve">Valsts pārvaldes iekārtas likuma 55. panta otrā daļa, 58. panta pirmā daļa, Ministru kabineta 2012. gada 18. decembra noteikumu Nr. 941 “Izpildu lietu reģistra noteikumi” 8. punkts </t>
   </si>
@@ -808,242 +763,257 @@
   <si>
     <t>Varakļānu novada pašvaldība</t>
   </si>
   <si>
     <t>Rēzeknes novada pašvaldība</t>
   </si>
   <si>
     <t>Ventspils valstspilsētas pašvaldība</t>
   </si>
   <si>
     <t>Rīgas pilsētas pašvaldība</t>
   </si>
   <si>
     <t>Ropažu novada pašvaldība</t>
   </si>
   <si>
     <t>Daugavpils pilsētas dome</t>
   </si>
   <si>
     <t>Liepājas pilsētas dome</t>
   </si>
   <si>
     <t>Ministru kabineta 2017. gada 3. oktobra noteikumu Nr. 601 "Personu apliecinošu dokumentu informācijas sistēmas noteikumi" 17. punkts un Ministru kabineta 2021. gada 17. augusta noteikumu Nr. 563 "Fizisko personu reģistrā iekļauto ziņu izsniegšanas kārtība" 19.2. apakšpunkts</t>
   </si>
   <si>
-    <t xml:space="preserve">Vienošanās nosaka veidu un kārtību, kādā Pārvalde, izmantojot Pārvaldes uzturēto Fizisko personu reģistra informācijas sistēmas lietotāju saskarni "Personu datu pārlūks" (turpmāk – Pārlūks), tiešsaistes datu pārraides režīmā pēc Administrācijas darbinieku un ierēdņu un rajonu (pilsētu) tiesu, apgabaltiesu tiesnešu un darbinieku, kuriem Vienošanās noteiktajā kārtībā piešķirtas Pārlūka lietotāja tiesības (turpmāk – Pārlūka lietotāji), pieprasījuma sniedz  Pārlūka lietotājiem valsts informācijas sistēmā "Fizisko personu reģistrs" (turpmāk – Fizisko personu reģistrs) un Personu apliecinošu dokumentu informācijas sistēmā iekļautos datus par fiziskām personām </t>
-[...1 lines deleted...]
-  <si>
     <t>Personas kods, personas koda maiņas datums, ja ir mainīts personas kods; uzvārds, vārds (vārdi); statusa maiņas datums, ja ir ziņas par statusu Fizisko personu reģistrā "PASĪVS"; miršanas datums, ja ir ziņas par miršanu</t>
   </si>
   <si>
-    <t xml:space="preserve">Fizisko personu reģistra informācijas sistēmas lietotāju saskarne "Personu datu pārlūks",  "Fizisko personu reģistrs" un Personu apliecinošu dokumentu informācijas sistēma </t>
-[...1 lines deleted...]
-  <si>
     <t>Sadarbības līgums par elektroniskās informācijas sistēmas datu izmantošanu</t>
-  </si>
-[...42 lines deleted...]
-    <t>Projekta aktivitāšu īstenošana.</t>
   </si>
   <si>
     <t>Starpresoru vienošanās par sadarbību E-pierādījumu platformas pārvaldībā civiltiesību jomā</t>
   </si>
   <si>
     <t>Saskaņā ar Valsts pārvaldes iekārtas likuma 55. panta ceturto daļu un 58. panta pirmo daļu</t>
   </si>
   <si>
     <t xml:space="preserve">Tieslietu ministrija, Latvijas Zvērinātu tiesu izpildītāju padome </t>
   </si>
   <si>
     <t xml:space="preserve">E-pierādījumu platformā tiek apstrādāti personas dati atbilstoši normatīvajos aktos (Dokumentu izsniegšanas regulā un Pierādījumu iegūšanas regulā) noteiktajam datu apjomam. </t>
   </si>
   <si>
     <t>Vienošanās stājas spēkā pēc tam, kad to parakstījušas Iestādes, un ir spēkā līdz 
 E-pierādījumu platformas integrācijai vienotajā E-lietas koplietošanas risinājumu platformā un saistītajās pamatdarbības informācijas sistēmās, par ko E-pierādījumu platformas uzturētājs informē Tieslietu ministriju un Tiesu izpildītāju padomi vismaz vienu mēnesi iepriekš.</t>
   </si>
   <si>
     <t>Starpresoru vienošanās par projekta Nr. 1.3.1.1/1/25/I/003 "Vienotā būves datu reģistrācijas procesa transformācija" aktivitāšu īstenošanu</t>
   </si>
   <si>
     <t>Saskaņā ar Ministru kabineta 2024. gada 4. jūnija noteikumiem Nr. 338 "Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 1.3.1. specifiskā atbalsta mērķa "Izmantot digitalizācijas priekšrocības iedzīvotājiem, uzņēmumiem, pētniecības organizācijām un publiskajām iestādēm" 1.3.1.1. pasākuma "IKT risinājumu un pakalpojumu attīstība un iespēju radīšana privātajam sektoram" īstenošanas noteikumi" un Valsts pārvaldes iekārtas likuma 58. panta pirmo daļu</t>
   </si>
   <si>
     <t>31.12.2027.</t>
   </si>
   <si>
     <t xml:space="preserve">Vienošanās priekšmets ir sadarbība starp iestādēm, lai Iestādes nodrošinātu civilprocesuālo sadarbību dokumentu izsniegšanā to kompetenču robežās. Vienošanās nosaka E-pierādījumu platformas izmantošanas kārtību, Iestāžu savstarpējos pienākumus un tiesības E-pierādījumu platformas uzturēšanai, pilnveidei un attīstībai. </t>
   </si>
   <si>
-    <t>Saskaņā ar Ministru kabineta 2023. gada 27. jūnija rīkojumu Nr. 400 “Par Eiropas Savienības Atveseļošanas un noturības mehānisma plāna 2. komponentes “Digitālā transformācija” 2.1. reformu un investīciju virziena “Valsts pārvaldes, tai skaitā pašvaldību, digitālā transformācija” 2.1.3.1.i. investīcijas “Datu pieejamība, koplietošana un analītika” projekta “Vienotā datu koplietošanas platforma publiskā sektora un tautsaimniecības datu koplietošanai nacionāli un Eiropas datu telpas ietvaros, t. sk. ieviešot risinājumus datu depersonalizācijai, kā arī personas pārvaldītai un kontrolētai datu koplietošanai” pases, centralizētās funkcijas vai koplietošanas pakalpojumu attīstības plāna apstiprināšanu</t>
-[...1 lines deleted...]
-  <si>
     <t>Projekta "Vienotā būves datu reģistrācijas procesa transformācija" aktivitāšu īstenošana</t>
   </si>
   <si>
     <t>Projekta ietvaros, veicot personu datu apstrādi, tai skaitā to uzkrāšanu un iesniegšanu Finansējuma saņēmējam, Tieslietu ministrijas, Viedās administrācijas un reģionālās attīstības ministrijas, Eiropas Komisijas, Eiropas Biroja krāpšanas apkarošanai, Eiropas Prokuratūras, Korupcijas novēršanas un apkarošanas biroja, Centrālās finanšu un līgumu aģentūras, Valsts kontroles, Atveseļošanās fonda vadībā iesaistīto institūciju un citu kompetento institūciju pārstāvjiem, ievērot normatīvajos aktos personas datu apstrādes un aizsardzības jomā (tai skaitā īpašu kategoriju personas datu) noteiktās prasības; datus apstrādāt tikai un vienīgi projekta mērķa un uzdevumu izpildei</t>
-  </si>
-[...1 lines deleted...]
-    <t>Valsts vienotā datorizētā zemesgrāmata, DAGR</t>
   </si>
   <si>
     <t>01.11.2027.</t>
   </si>
   <si>
     <t>14.06.2028.</t>
   </si>
   <si>
     <t>19.06.2029.</t>
   </si>
   <si>
     <t>Starpresoru vienošanās par 2025. gada pārskatu sagatavošanu</t>
   </si>
   <si>
     <t>Ievērojot Ministru kabineta 2024. gada 22. oktobra noteikumu Nr. 653 “Kārtība, kādā Valsts kase sniedz pakalpojumus valsts pārvaldes vienotā pakalpojumu centra ietvaros, un kārtība un apjoms, kādā valsts budžeta iestādes un budžeta nefinansētas iestādes kārto grāmatvedības uzskaiti Valsts kasē valsts pārvaldes vienotā pakalpojumu centra ietvaros“ 56. punktu un 51. punktu, un pamatojoties uz Valsts pārvaldes iekārtas likuma 54. panta ceturto daļu, 55. panta ceturto daļu, 58. pantu un 59. pantu, kā arī ņemot vērā grāmatvedības uzskaites funkcijas centralizācijas mērķi un veikto resursu pārdali, un ievērojot ar Ministru kabineta 2023. gada 4. jūlija rīkojumu Nr. 404 “Par konceptuālo ziņojumu “Par vienotā pakalpojumu centra izveidi valsts pārvaldē”” apstiprinātajā konceptuālajā ziņojumā ietverto risinājumu, lai nodrošinātu Iestādes darbības nepārtrauktību.</t>
   </si>
   <si>
     <t>2025. gada pārskata sagatavošana</t>
   </si>
   <si>
     <t>STARPRESORU VIENOŠANĀS
 par projekta Nr. 1.3.1.1/1/25/I/004 "Būvniecības informācijas sistēmas pilnveide vienotā būves datu reģistrācijas procesa nodrošināšanai" aktivitāšu īstenošanu</t>
   </si>
   <si>
     <t>Būvniecības valsts kontroles birojs</t>
   </si>
   <si>
     <t>31.12.2027. </t>
   </si>
   <si>
     <t>Vārds, uzvārds, tālruņa numurs, elektroniskā pasta adrese, pasta adrese</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Projekta "Būvniecības informācijas sistēmas pilnveide vienotā būves datu reģistrācijas procesa nodrošināšanai" </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve"> aktivitāšu īstenošana</t>
     </r>
   </si>
   <si>
     <t>Līdz Valsts kontroles atzinuma par konsolidēto gada pārskatu saņemšanai</t>
   </si>
+  <si>
+    <t>Lauku atbalsta dienests</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Starpresoru vienošanās par datu nodošanu </t>
+  </si>
+  <si>
+    <t>Civilprocesa likuma 599. pants, Valsts pārvaldes iekārtas likuma 55. panta otrā daļa un 58. panta pirmā daļa</t>
+  </si>
+  <si>
+    <t>Vienošanās ietvaros veiktā saņemto personas datu apstrāde tiek īstenota saskaņā ar Eiropas Parlamenta un Padomes 2016. gada 27. aprīļa Regulu (ES) Nr.2016/679 par fizisko personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46EK) un citiem normatīvajiem aktiem personas datu aizsardzības jomā.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Administrācija nodrošina Pašvaldībai pieeju informācijai par zemesgrāmatā ierakstītiem nekustamajiem īpašumiem no valsts vienotās datorizētās zemesgrāmatas izplatīšanas sistēmas par novadu ar ko noslēgts līgums.                                                                                 Pašvaldība nodrošina  tiesas tiesnešiem un darbiniekiem iespēju pirms nekustamā īpašuma īpašnieka maiņas reģistrāciju zemesgrāmatā elektroniski iegūt aktuālo informāciju par nekustamā īpašuma nodokļa un ar to saistīto maksājumu parādu, kā arī kārtējo nekustmā īpāsuma nodokļa maksājumu par mēnesi, kurā notiek īpašniek amaiņa, nomaksu no Nekustamā īpašuma nodokļa maksātāju datu bāzes. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Administrācija nodrošina Pašvaldībai pieeju informācijai par zemesgrāmatā ierakstītiem nekutamajiem īpašumiem no valsts vienotās datorizētās zemesgrāmatas izplatīšanas sistēmas par novadu ar ko noslēgts līgums.                                                                                 Pašvaldība nodrošina  tiesas tiesnešiem un darbiniekiem iespēju pirms nekustamā īpašuma īpašnieka maiņas reģistrāciju zemesgrāmatā elektroniski iegūt aktuālo informāciju par nekustamā īpašuma nodokļa un ar to saistīto maksājumu parādu, kā arī kārtējo nekustmā īpāsuma nodokļa maksājumu par mēnesi, kurā notiek īpašnieka maiņa, nomaksu no Nekustamā īpašuma nodokļa maksātāju datu bāzes. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Administrācija nodrošina Pašvaldībai pieeju informācijai par zemesgrāmatā ierakstītiem nekutamajiem īpašumiem no valsts vienotās datorizētās zemesgrāmatas izplatīšanas sistēmas par novadu ar ko noslēgts līgums.                                                                                 Pašvaldība nodrošina  tiesas tiesnešiem un darbiniekiem iespēju pirms nekustamā īpašuma īpašnieka maiņas reģistrāciju zemesgrāmatā elektroniski iegūt aktuālo informāciju par nekustamā īpašuma nodokļa un ar to saistīto maksājumu parādu, kā arī kārtējo nekustamā īpašuma nodokļa maksājumu par mēnesi, kurā notiek īpašnieka maiņa, nomaksu no Nekustamā īpašuma nodokļa maksātāju datu bāzes. </t>
+  </si>
+  <si>
+    <t>Vārds, uzvārds, personas kods</t>
+  </si>
+  <si>
+    <t>Dienests nodod datus (IR/NAV Dienesta klients) no Dienesta pārziņā esošās valsts informācijas sistēmas “Lauku atbalsta dienesta informācijas sistēma” uz Administrācijas pārziņā esošo valsts informācijas sistēmu “Izpildu lietu reģistrs” tiešsaistes režīmā zvērinātiem tiesu izpildītājiem, to palīgiem un darbiniekiem amata pienākumu (Civilprocesa likuma 599. pants) veikšanai, izmantojot Dienesta lietojumprogrammu saskarni, un atbilstoši projektējumam.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vienošanās nosaka veidu un kārtību, kādā Pārvalde, izmantojot Pārvaldes uzturēto Fizisko personu reģistra informācijas sistēmas lietotāju saskarni "Personu datu pārlūks" (turpmāk – Pārlūks), tiešsaistes datu pārraides režīmā pēc Administrācijas darbinieku un ierēdņu un rajonu (pilsētu) tiesu, apgabaltiesu tiesnešu un darbinieku, kuriem Vienošanās noteiktajā kārtībā piešķirtas Pārlūka lietotāja tiesības (turpmāk – Pārlūka lietotāji), pieprasījuma sniedz  Pārlūka lietotājiem valsts informācijas sistēmā "Fizisko personu reģistrs" un Personu apliecinošu dokumentu informācijas sistēmā iekļautos datus par fiziskām personām </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fizisko personu reģistra informācijas sistēmas lietotāju saskarne "Personu datu pārlūks", "Fizisko personu reģistrs" un Personu apliecinošu dokumentu informācijas sistēma </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datu apmaiņa starp valsts informācijas sistēmas “Sodu reģistrs” sadaļas “Administratīvos pārkāpumus izdarījušās personas” un Iestādes pārziņā esošo valsts informācijas sistēmu “Izpildu lietu reģistrs” </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maksājuma moduļa "Latvija.lv" apmaksas sistēma" integrēšana un darbināšana valsts vienotajā datorizētajā zemesgrāmatā un Tiesu informatīvajā sistēmā </t>
+  </si>
+  <si>
+    <t>Valsts informācijas sistēma “Lauku atbalsta dienesta informācijas sistēma”, valsts informācijas sistēma “Izpildu lietu reģistrs”</t>
+  </si>
+  <si>
+    <t>STARPRESORU VIENOŠANĀS 
+par informācijas iegūšanu no valsts vienotās datorizētās zemesgrāmatas</t>
+  </si>
+  <si>
+    <t>1)	Zemesgrāmatu likuma 115., 116. un 132. pants,
+2)	Ministru kabineta 2022. gada 20. septembra noteikumu Nr. 585 “Tiesu administrācijas nolikums” 3.2. un 4.2. apakšpunkts, likuma “Par tiesu varu” 107.1 panta otrās daļas 13. punkts,
+3)	Latvijas vides aizsardzības fonda darbības koncepcijā vides aizsardzības jomā 2025. – 2027. gadam (apstiprināta ar Latvijas vides aizsardzības fonda padomes 2025.gada 16.maija sēdes Nr.3-25 lēmumu §5) ietverto pasākumu azbestu saturošo jumta seguma atkritumu apsaimniekošanai, kas paredz atbalsta programmas īstenošanu azbestu saturošā šīfera krājumu savākšanai, transportēšanai un apglabāšanai poligonos (turpmāk – Atbalsta programma) personām, kurām piešķirta Latvijas Goda ģimenes apliecība atbilstoši Ministru kabineta 2024.gada 10.septembra noteikumiem Nr.598 “Latvijas Goda ģimenes apliecības programmas īstenošanas kārtība”,
+4)	Ministrijas nepieciešamība, lai realizētu Atbalsta programmu 2026.gadā, kas paredz Latvijas Goda ģimenēm pieteikties un bez maksas nodot azbestu saturošā šīfera krājumus savākšanai, transportēšanai un drošai apglabāšanai poligonos, Ministrija varētu pārbaudīt, vai pieteikumā norādītā azbesta saturošā šīfera atrašanās vieta ir atbalsta pretendenta īpašumā vai kopīpašumā,
+un Valsts pārvaldes iekārtas likuma 54. panta ceturtā daļa, 55. panta otrā daļa un 58. panta pirmā daļa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klimata un enerģētikas ministrija </t>
+  </si>
+  <si>
+    <t>Ar vienošanos nosaka kārtību, kādā Administrācija no valsts vienotās datorizētās zemesgrāmatas, izmantojot datu izplatīšanas tīmekļvietni, sniedz Ministrijai informāciju, kas satur aktuālos ierakstus par nekustamo īpašumu (zemesgrāmatu nodalījuma 1. daļa (Zemesgrāmatu likuma 15. pants)) un nekustamā īpašuma īpašnieku (zemesgrāmatu nodalījuma 2. daļa (Zemesgrāmatu likuma 16. pants)).</t>
+  </si>
+  <si>
+    <t>30.12.2026.</t>
+  </si>
+  <si>
+    <t>SADARBĪBAS LĪGUMS par mācību pasākumu nodrošināšanu un citiem organizatoriska rakstura jautājumiem</t>
+  </si>
+  <si>
+    <t>Valsts pārvaldes iekārtas likuma 55. panta ceturtā daļa un 61. panta pirmā daļa</t>
+  </si>
+  <si>
+    <t>Tieslietu akadēmija</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nodalījuma numurs, īpašuma kadastra numurs, īpašuma nosaukums vai īpašuma adrese. Vienošanās ietvaros veiktā saņemto personas datu apstrāde tiek īstenota saskaņā ar Eiropas Parlamenta un Padomes 2016. gada 27. aprīļa Regulu (ES) Nr. 2016/679 par fizisko personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46EK (Vispārīgā datu aizsardzības regula) un citiem normatīvajiem aktiem personas datu aizsardzības jomā </t>
+  </si>
+  <si>
+    <t>Eiropas Parlamenta un Padomes 2016. gada 27. aprīļa Regulas (ES) Nr. 2016/679 par fizisko personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46EK (Vispārīgā datu aizsardzības regula) prasību ievērošana attiecībā uz personas datu izpaušanu trešajām personām.</t>
+  </si>
+  <si>
+    <t>lai nodrošinātu: 
+1)	Tieslietu akadēmijas likuma 2. panta trešajā daļā noteiktā uzdevuma – plānot, organizēt un īstenot mācības tiesnešiem un tiesas darbiniekiem, efektīvāku izpildi, un īstenotu Tieslietu akadēmijas likuma 3. pantā paredzētos Akadēmijas uzdevumus, kas attiecas uz tiesnešu un tiesas darbinieku prasmju attīstību un pētījumu veikšanu, 
+2)	likuma “Par tiesu varu” 1071. panta otrās daļas 3. punktā noteiktā Tiesu administrācijas uzdevuma – kārtot rajonu (pilsētu) tiesu un apgabaltiesu tiesnešu un tiesu darbinieku personāllietas – izpildi.</t>
+  </si>
+  <si>
+    <t>Valsts administrācijas skolas pārvaldītā valsts pārvaldes vienotās mācību attīstības sistēma “Mācīšanās un attīstības sistēma”</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0000"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Times New Roman"/>
-[...12 lines deleted...]
-      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
@@ -1110,135 +1080,132 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="20" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="20" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="20" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="20" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="20" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="20" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="20" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013–2022 dizains">
   <a:themeElements>
@@ -1518,2603 +1485,2360 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E9C1B1F-513D-49BD-B6CF-FF0C2A4CED9A}">
-  <dimension ref="A1:I89"/>
+  <dimension ref="A1:H95"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="G87" sqref="G87"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A85" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A86" sqref="A86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.21875" style="5" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.21875" style="3"/>
+    <col min="1" max="1" width="6.44140625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="31.21875" style="3" customWidth="1"/>
+    <col min="3" max="3" width="39.44140625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="24.77734375" style="3" customWidth="1"/>
+    <col min="5" max="5" width="39.21875" style="3" customWidth="1"/>
+    <col min="6" max="6" width="43.44140625" style="7" customWidth="1"/>
+    <col min="7" max="7" width="14.5546875" style="11" customWidth="1"/>
+    <col min="8" max="8" width="21.5546875" style="3" customWidth="1"/>
+    <col min="9" max="16384" width="9.21875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="52.8" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:8" ht="52.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="1" t="s">
+      <c r="D1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G1" s="1" t="s">
+      <c r="H1" s="1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="4">
+        <v>2009</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="8" t="s">
-[...10 lines deleted...]
-      <c r="B2" s="4">
+      <c r="E2" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G2" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="162" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="4">
         <v>2009</v>
       </c>
-      <c r="C2" s="2" t="s">
-[...11 lines deleted...]
-      <c r="G2" s="6" t="s">
+      <c r="B3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H2" s="9" t="s">
-[...13 lines deleted...]
-      <c r="C3" s="2" t="s">
+      <c r="C3" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D3" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D3" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H3" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F3" s="2" t="s">
-[...12 lines deleted...]
-    <row r="4" spans="1:9" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="4" spans="1:8" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="4">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B4" s="4">
         <v>2020</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>15</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F4" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="F4" s="2" t="s">
+      <c r="G4" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="170.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="G5" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="124.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="6">
+        <v>2017</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="H6" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="51" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="6">
+        <v>2013</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="G7" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="49.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="6">
+        <v>2013</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G8" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="H8" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="180.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="6">
+        <v>2022</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="G4" s="6" t="s">
+      <c r="F9" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="G9" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="H9" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="H4" s="9" t="s">
-[...19 lines deleted...]
-      <c r="E5" s="2" t="s">
+    </row>
+    <row r="10" spans="1:8" ht="89.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="6">
+        <v>2015</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G10" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="H10" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="6">
+        <v>2019</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="2" t="s">
-[...16 lines deleted...]
-      <c r="B6" s="6">
+      <c r="E11" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="G11" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="H11" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="409.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="6">
+        <v>2015</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="G12" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="H12" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="295.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="6">
+        <v>2021</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="G13" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="125.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="6">
         <v>2017</v>
       </c>
-      <c r="C6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="6" t="s">
+      <c r="B14" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="H14" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="225" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="6">
+        <v>2010</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="E6" s="6" t="s">
-[...118 lines deleted...]
-      <c r="F10" s="6" t="s">
+      <c r="E15" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="G10" s="6" t="s">
-[...25 lines deleted...]
-      <c r="F11" s="6" t="s">
+      <c r="F15" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="G15" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="96.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="4">
+        <v>2023</v>
+      </c>
+      <c r="B16" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="G11" s="6" t="s">
-[...112 lines deleted...]
-      <c r="F15" s="6" t="s">
+      <c r="C16" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="G15" s="6" t="s">
-[...16 lines deleted...]
-      <c r="C16" s="2" t="s">
+      <c r="F16" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="G16" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H16" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="D16" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F16" s="2" t="s">
+    </row>
+    <row r="17" spans="1:8" ht="95.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="4">
+        <v>2012</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C17" s="2" t="s">
         <v>81</v>
-      </c>
-[...18 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="F17" s="2" t="s">
+      <c r="F17" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G17" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="175.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="4">
+        <v>2022</v>
+      </c>
+      <c r="B18" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="G17" s="6" t="s">
-[...10 lines deleted...]
-      <c r="A18" s="4">
+      <c r="C18" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D18" s="2" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...5 lines deleted...]
-      <c r="H18" s="9" t="s">
+      <c r="F18" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="54.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="22">
+        <v>2012</v>
+      </c>
+      <c r="B19" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="C19" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="D19" s="19" t="s">
+        <v>91</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="F19" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="G19" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="H19" s="22" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="23"/>
+      <c r="B20" s="20"/>
+      <c r="C20" s="20"/>
+      <c r="D20" s="20"/>
+      <c r="E20" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F20" s="20"/>
+      <c r="G20" s="26"/>
+      <c r="H20" s="23"/>
+    </row>
+    <row r="21" spans="1:8" ht="79.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="23"/>
+      <c r="B21" s="20"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F21" s="20"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="23"/>
+    </row>
+    <row r="22" spans="1:8" ht="74.099999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="23"/>
+      <c r="B22" s="20"/>
+      <c r="C22" s="20"/>
+      <c r="D22" s="20"/>
+      <c r="E22" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F22" s="20"/>
+      <c r="G22" s="26"/>
+      <c r="H22" s="23"/>
+    </row>
+    <row r="23" spans="1:8" ht="131.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="24"/>
+      <c r="B23" s="21"/>
+      <c r="C23" s="21"/>
+      <c r="D23" s="21"/>
+      <c r="E23" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="F23" s="21"/>
+      <c r="G23" s="27"/>
+      <c r="H23" s="24"/>
+    </row>
+    <row r="24" spans="1:8" ht="220.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="4">
+        <v>2019</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="G24" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="151.05000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="4">
+        <v>2020</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="G25" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="229.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="4">
+        <v>2022</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="G26" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H26" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="121.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="4">
+        <v>2019</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="G27" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="409.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="4">
+        <v>2020</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="F28" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="G28" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="232.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="4">
+        <v>2023</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="G29" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="101.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="4">
+        <v>2023</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="G30" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H30" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F31" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="G31" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="138.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C32" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="I18" s="2" t="s">
-[...172 lines deleted...]
-      <c r="A27" s="4">
+      <c r="D32" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B27" s="4">
-[...54 lines deleted...]
-      <c r="A29" s="4">
+      <c r="E32" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="G32" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="102" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="G33" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="183" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="F34" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="G34" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="95.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="G35" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="98.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C36" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="4">
-[...40 lines deleted...]
-      <c r="F30" s="2" t="s">
+      <c r="D36" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="F36" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="G36" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="239.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="G37" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="194.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D38" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="E38" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G38" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A39" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B39" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D39" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="E39" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G39" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A40" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B40" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D40" s="15" t="s">
+        <v>182</v>
+      </c>
+      <c r="E40" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G40" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A41" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D41" s="15" t="s">
+        <v>183</v>
+      </c>
+      <c r="E41" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F41" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G41" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A42" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B42" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D42" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="E42" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F42" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G42" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A43" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B43" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D43" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="E43" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F43" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G43" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A44" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B44" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D44" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="E44" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F44" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G44" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H44" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A45" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B45" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D45" s="15" t="s">
+        <v>187</v>
+      </c>
+      <c r="E45" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G45" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A46" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D46" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="E46" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F46" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G46" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A47" s="14">
+        <v>2009</v>
+      </c>
+      <c r="B47" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D47" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="E47" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G47" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A48" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B48" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D48" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="E48" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G48" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H48" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A49" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B49" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C49" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D49" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="E49" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G49" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A50" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B50" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C50" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D50" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="E50" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F50" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G50" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H50" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A51" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D51" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="E51" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G51" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A52" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B52" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C52" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D52" s="15" t="s">
+        <v>194</v>
+      </c>
+      <c r="E52" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G52" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A53" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B53" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D53" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="E53" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G53" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A54" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B54" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D54" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="E54" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G54" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A55" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B55" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D55" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="E55" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F55" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G55" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A56" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D56" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="E56" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F56" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G56" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A57" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B57" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C57" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D57" s="15" t="s">
+        <v>199</v>
+      </c>
+      <c r="E57" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G57" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A58" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B58" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C58" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D58" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="E58" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F58" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G58" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A59" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B59" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C59" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D59" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="E59" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F59" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G59" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A60" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B60" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C60" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D60" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="E60" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F60" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G60" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A61" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C61" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D61" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="E61" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F61" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G61" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A62" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B62" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C62" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D62" s="15" t="s">
+        <v>204</v>
+      </c>
+      <c r="E62" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F62" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G62" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A63" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B63" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C63" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D63" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="E63" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F63" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G63" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A64" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B64" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C64" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D64" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="E64" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F64" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G64" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A65" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B65" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C65" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D65" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="E65" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F65" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G65" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A66" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C66" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D66" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="E66" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F66" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G66" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H66" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A67" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B67" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C67" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D67" s="15" t="s">
+        <v>209</v>
+      </c>
+      <c r="E67" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F67" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G67" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H67" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A68" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B68" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C68" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D68" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="E68" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F68" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G68" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A69" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B69" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C69" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D69" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="E69" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F69" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G69" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A70" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B70" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C70" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D70" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="E70" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F70" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G70" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H70" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A71" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B71" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C71" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D71" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="E71" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F71" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="G71" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H71" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A72" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B72" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D72" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="E72" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F72" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="G72" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H72" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A73" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B73" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C73" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D73" s="15" t="s">
+        <v>215</v>
+      </c>
+      <c r="E73" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F73" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="G73" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H73" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A74" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B74" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C74" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D74" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="E74" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F74" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="G74" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H74" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A75" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B75" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C75" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D75" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="E75" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F75" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="G75" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H75" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A76" s="14">
+        <v>2011</v>
+      </c>
+      <c r="B76" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C76" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D76" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="E76" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F76" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G76" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H76" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A77" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B77" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C77" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D77" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="E77" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F77" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="G77" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H77" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A78" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B78" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C78" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D78" s="15" t="s">
+        <v>220</v>
+      </c>
+      <c r="E78" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F78" s="6" t="s">
+        <v>252</v>
+      </c>
+      <c r="G78" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H78" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A79" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B79" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C79" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D79" s="15" t="s">
+        <v>221</v>
+      </c>
+      <c r="E79" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="F79" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="G79" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H79" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="353.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="E80" s="16" t="s">
+        <v>228</v>
+      </c>
+      <c r="F80" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="G80" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="H80" s="4" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="198" x14ac:dyDescent="0.3">
+      <c r="A81" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="D81" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="G30" s="6" t="s">
-[...306 lines deleted...]
-      <c r="C41" s="12" t="s">
+      <c r="E81" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="F81" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="G81" s="9" t="s">
+        <v>232</v>
+      </c>
+      <c r="H81" s="2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="237" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="D82" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="F82" s="3" t="s">
         <v>241</v>
       </c>
-      <c r="D41" s="13" t="s">
-[...1207 lines deleted...]
-    <row r="83" spans="1:9" ht="409.6" x14ac:dyDescent="0.3">
+      <c r="G82" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="H82" s="2" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="79.2" x14ac:dyDescent="0.3">
       <c r="A83" s="4">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>2026</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>242</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>242</v>
+        <v>24</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>243</v>
       </c>
       <c r="E83" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="G83" s="17" t="s">
         <v>244</v>
       </c>
-      <c r="F83" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G83" s="6" t="s">
+      <c r="H83" s="2" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="132" x14ac:dyDescent="0.3">
+      <c r="A84" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B84" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="F84" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="G84" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H84" s="2" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="409.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B85" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="H83" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I83" s="2" t="s">
+      <c r="C85" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="F85" s="6" t="s">
         <v>265</v>
       </c>
-    </row>
-[...58 lines deleted...]
-    <row r="86" spans="1:9" ht="343.2" x14ac:dyDescent="0.3">
+      <c r="G85" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="H85" s="2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="158.4" x14ac:dyDescent="0.3">
       <c r="A86" s="4">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>2026</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>267</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>253</v>
+        <v>268</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>255</v>
-[...62 lines deleted...]
-      <c r="G88" s="3" t="s">
         <v>271</v>
       </c>
-      <c r="H88" s="9" t="s">
-[...13 lines deleted...]
-      <c r="C89" s="2" t="s">
+      <c r="F86" s="6" t="s">
         <v>272</v>
       </c>
-      <c r="D89" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E89" s="2" t="s">
+      <c r="G86" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="H86" s="2" t="s">
         <v>273</v>
       </c>
-      <c r="F89" s="2" t="s">
-[...10 lines deleted...]
-      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A87" s="4"/>
+      <c r="B87" s="2"/>
+      <c r="C87" s="2"/>
+      <c r="D87" s="2"/>
+      <c r="E87" s="2"/>
+      <c r="F87" s="6"/>
+      <c r="G87" s="9"/>
+      <c r="H87" s="2"/>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A88" s="4"/>
+      <c r="B88" s="2"/>
+      <c r="C88" s="2"/>
+      <c r="D88" s="2"/>
+      <c r="E88" s="2"/>
+      <c r="F88" s="6"/>
+      <c r="G88" s="9"/>
+      <c r="H88" s="2"/>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A89" s="4"/>
+      <c r="B89" s="2"/>
+      <c r="C89" s="2"/>
+      <c r="D89" s="2"/>
+      <c r="E89" s="2"/>
+      <c r="F89" s="6"/>
+      <c r="G89" s="9"/>
+      <c r="H89" s="2"/>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A90" s="4"/>
+      <c r="B90" s="2"/>
+      <c r="C90" s="2"/>
+      <c r="D90" s="2"/>
+      <c r="E90" s="2"/>
+      <c r="F90" s="6"/>
+      <c r="G90" s="9"/>
+      <c r="H90" s="2"/>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A91" s="4"/>
+      <c r="B91" s="2"/>
+      <c r="C91" s="2"/>
+      <c r="D91" s="2"/>
+      <c r="E91" s="2"/>
+      <c r="F91" s="6"/>
+      <c r="G91" s="9"/>
+      <c r="H91" s="2"/>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A92" s="4"/>
+      <c r="B92" s="2"/>
+      <c r="C92" s="2"/>
+      <c r="D92" s="2"/>
+      <c r="E92" s="2"/>
+      <c r="F92" s="6"/>
+      <c r="G92" s="9"/>
+      <c r="H92" s="2"/>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A93" s="4"/>
+      <c r="B93" s="2"/>
+      <c r="C93" s="2"/>
+      <c r="D93" s="2"/>
+      <c r="E93" s="2"/>
+      <c r="F93" s="6"/>
+      <c r="G93" s="9"/>
+      <c r="H93" s="2"/>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A94" s="4"/>
+      <c r="B94" s="2"/>
+      <c r="C94" s="2"/>
+      <c r="D94" s="2"/>
+      <c r="E94" s="2"/>
+      <c r="F94" s="6"/>
+      <c r="G94" s="9"/>
+      <c r="H94" s="2"/>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A95" s="4"/>
+      <c r="B95" s="2"/>
+      <c r="C95" s="2"/>
+      <c r="D95" s="2"/>
+      <c r="E95" s="2"/>
+      <c r="F95" s="6"/>
+      <c r="G95" s="9"/>
+      <c r="H95" s="2"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:I33" xr:uid="{5E9C1B1F-513D-49BD-B6CF-FF0C2A4CED9A}"/>
-[...8 lines deleted...]
-    <mergeCell ref="B21:B25"/>
+  <autoFilter ref="A1:H30" xr:uid="{5E9C1B1F-513D-49BD-B6CF-FF0C2A4CED9A}"/>
+  <mergeCells count="7">
+    <mergeCell ref="B19:B23"/>
+    <mergeCell ref="A19:A23"/>
+    <mergeCell ref="F19:F23"/>
+    <mergeCell ref="H19:H23"/>
+    <mergeCell ref="G19:G23"/>
+    <mergeCell ref="D19:D23"/>
+    <mergeCell ref="C19:C23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Lapa1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>